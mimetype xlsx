--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -28,104 +28,104 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="Final ranking" sheetId="2" r:id="rId5"/>
     <sheet name="Salida principal" sheetId="3" r:id="rId6"/>
     <sheet name="Trazado de desempate" sheetId="4" r:id="rId7"/>
     <sheet name="Votos" sheetId="5" r:id="rId8"/>
     <sheet name="Preguntas adicionales" sheetId="6" r:id="rId9"/>
     <sheet name="Pairwise matrix" sheetId="7" r:id="rId10"/>
     <sheet name="Margins matrix" sheetId="8" r:id="rId11"/>
     <sheet name="Paths strength matrix" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Poll calculation details</t>
   </si>
   <si>
     <t>Esta hoja identifica la votación, la hora de exportación, el método de cálculo y la configuración de desempate usados en este informe.</t>
   </si>
   <si>
     <t>Poll Link</t>
   </si>
   <si>
     <t>https://rezon.io/es/poll/LAvWOu7pff</t>
   </si>
   <si>
     <t>Poll title</t>
   </si>
   <si>
     <t>Tus preferencias de verduras</t>
   </si>
   <si>
     <t>Generated at</t>
   </si>
   <si>
-    <t>2026-05-19 10:27:24 UTC</t>
+    <t>2026-07-03 15:04:33 UTC</t>
   </si>
   <si>
     <t>Primary method</t>
   </si>
   <si>
     <t>Schulze (margins)</t>
   </si>
   <si>
     <t>Method cascade</t>
   </si>
   <si>
     <t>Schulze (margins) -&gt; Borda (avg for unranked) -&gt; Copeland -&gt; Sum of margins</t>
   </si>
   <si>
     <t>Desempate final</t>
   </si>
   <si>
     <t>Seeded random</t>
   </si>
   <si>
     <t>Tie resolution applied</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Final tie-break context</t>
   </si>
   <si>
-    <t>{"poll_close_timestamp":1778093073,"public_nonce":"1c366f7d0a93b482b2d8add177b2e984278ebc9000cf1c0c212b8d4d1c284170"}</t>
+    <t>{"poll_close_timestamp":1781597915,"public_nonce":"1c366f7d0a93b482b2d8add177b2e984278ebc9000cf1c0c212b8d4d1c284170"}</t>
   </si>
   <si>
     <t>Final ranking</t>
   </si>
   <si>
     <t>Resultado final ordenado que se muestra a los usuarios tras aplicar el método principal y la cascada de desempate.</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>ID del candidato</t>
   </si>
   <si>
     <t>Candidato</t>
   </si>
   <si>
     <t>#1</t>
   </si>
   <si>
     <t>Patata</t>
   </si>
   <si>
     <t>#2</t>
   </si>
@@ -384,51 +384,60 @@
   <si>
     <t>{"scores":{"123":-46,"124":-41},"policy":"avg_for_unranked","avg_for_unranked":null}</t>
   </si>
   <si>
     <t>[#133 Maíz] -&gt; [#130 Judías verdes]</t>
   </si>
   <si>
     <t>{"scores":{"130":-64,"133":-56},"policy":"avg_for_unranked","avg_for_unranked":null}</t>
   </si>
   <si>
     <t>Votos</t>
   </si>
   <si>
     <t>Patrones de papeletas agregados. Los órdenes de preferencia idénticos se agrupan y no se incluyen nombres de votantes.</t>
   </si>
   <si>
     <t>N.º</t>
   </si>
   <si>
     <t>Peso</t>
   </si>
   <si>
     <t>Preferencias</t>
   </si>
   <si>
+    <t>Estado</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
     <t>113;118;109;114;119;129;132;110;111;112;120;121;122;123;124;125;126;127;128;130;131;133;134</t>
+  </si>
+  <si>
+    <t>Counted</t>
   </si>
   <si>
     <t>113;118;119;114;109;129;132;120;124;110;111;112;121;122;123;128;130;131;133;125;126;127;134</t>
   </si>
   <si>
     <t>114;132;113;111</t>
   </si>
   <si>
     <t>118;113;120;129;119;122</t>
   </si>
   <si>
     <t>118;121;125;109;113;120;133;111;114;132;123;124;126;129;112;131;130;122;119;127;110;128;134</t>
   </si>
   <si>
     <t>119;113;132;118;126;122;110;131;112;127;111;128;124;123;134;133;114;130;121;125;109;120;129</t>
   </si>
   <si>
     <t>Preguntas adicionales</t>
   </si>
   <si>
     <t>Resumen de respuestas a preguntas adicionales preliminares y finales de esta ronda. La visibilidad del texto libre sigue las mismas reglas de moderación y permisos que la página de resultados.</t>
   </si>
   <si>
     <t>Sexo</t>
   </si>
@@ -1885,481 +1894,513 @@
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:C10"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="108.402" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:5">
       <c r="A4" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="5" spans="1:3">
+      <c r="D4" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="5">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3">
+        <v>120</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>1</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3">
+        <v>122</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3">
+        <v>123</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="5">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="9" spans="1:3">
+      <c r="E8" s="5"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="5">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3">
+        <v>125</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>123</v>
-      </c>
+        <v>126</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="E10" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="46" topLeftCell="A47" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A46" sqref="A46:C49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B10" s="5">
         <v>5</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B11" s="5">
         <v>0</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B32" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B35" s="5">
         <v>2</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B36" s="5">
         <v>2</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B37" s="5">
         <v>1</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B38" s="5">
         <v>1</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B44" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B47" s="5">
         <v>1</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B48" s="5">
         <v>1</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B49" s="5">
         <v>1</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A42:D42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -2388,130 +2429,130 @@
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="W4" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="X4" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5">
         <v>3</v>
       </c>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5">
         <v>3</v>
       </c>
       <c r="F5" s="5">
         <v>1</v>
       </c>
       <c r="G5" s="5">
         <v>2</v>
       </c>
       <c r="H5" s="5">
         <v>0</v>
       </c>
@@ -2544,51 +2585,51 @@
       </c>
       <c r="R5" s="5">
         <v>3</v>
       </c>
       <c r="S5" s="5">
         <v>4</v>
       </c>
       <c r="T5" s="5">
         <v>3</v>
       </c>
       <c r="U5" s="5">
         <v>3</v>
       </c>
       <c r="V5" s="5">
         <v>3</v>
       </c>
       <c r="W5" s="5">
         <v>3</v>
       </c>
       <c r="X5" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B6" s="5">
         <v>1</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>3</v>
       </c>
       <c r="E6" s="5">
         <v>3</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <v>1</v>
       </c>
       <c r="H6" s="5">
         <v>0</v>
       </c>
       <c r="I6" s="5">
         <v>0</v>
       </c>
       <c r="J6" s="5">
         <v>2</v>
@@ -2616,51 +2657,51 @@
       </c>
       <c r="R6" s="5">
         <v>4</v>
       </c>
       <c r="S6" s="5">
         <v>1</v>
       </c>
       <c r="T6" s="5">
         <v>3</v>
       </c>
       <c r="U6" s="5">
         <v>3</v>
       </c>
       <c r="V6" s="5">
         <v>0</v>
       </c>
       <c r="W6" s="5">
         <v>3</v>
       </c>
       <c r="X6" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B7" s="5">
         <v>2</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5">
         <v>4</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>2</v>
       </c>
       <c r="H7" s="5">
         <v>1</v>
       </c>
       <c r="I7" s="5">
         <v>2</v>
       </c>
       <c r="J7" s="5">
         <v>3</v>
@@ -2832,51 +2873,51 @@
       </c>
       <c r="R9" s="5">
         <v>6</v>
       </c>
       <c r="S9" s="5">
         <v>6</v>
       </c>
       <c r="T9" s="5">
         <v>6</v>
       </c>
       <c r="U9" s="5">
         <v>6</v>
       </c>
       <c r="V9" s="5">
         <v>5</v>
       </c>
       <c r="W9" s="5">
         <v>6</v>
       </c>
       <c r="X9" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B10" s="5">
         <v>3</v>
       </c>
       <c r="C10" s="5">
         <v>4</v>
       </c>
       <c r="D10" s="5">
         <v>3</v>
       </c>
       <c r="E10" s="5">
         <v>4</v>
       </c>
       <c r="F10" s="5">
         <v>1</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5">
         <v>1</v>
       </c>
       <c r="I10" s="5">
         <v>3</v>
       </c>
       <c r="J10" s="5">
         <v>4</v>
@@ -2976,51 +3017,51 @@
       </c>
       <c r="R11" s="5">
         <v>5</v>
       </c>
       <c r="S11" s="5">
         <v>5</v>
       </c>
       <c r="T11" s="5">
         <v>5</v>
       </c>
       <c r="U11" s="5">
         <v>5</v>
       </c>
       <c r="V11" s="5">
         <v>4</v>
       </c>
       <c r="W11" s="5">
         <v>5</v>
       </c>
       <c r="X11" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B12" s="5">
         <v>3</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5">
         <v>4</v>
       </c>
       <c r="E12" s="5">
         <v>4</v>
       </c>
       <c r="F12" s="5">
         <v>1</v>
       </c>
       <c r="G12" s="5">
         <v>3</v>
       </c>
       <c r="H12" s="5">
         <v>1</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5">
         <v>3</v>
@@ -3264,51 +3305,51 @@
       </c>
       <c r="R15" s="5">
         <v>5</v>
       </c>
       <c r="S15" s="5">
         <v>1</v>
       </c>
       <c r="T15" s="5">
         <v>4</v>
       </c>
       <c r="U15" s="5">
         <v>4</v>
       </c>
       <c r="V15" s="5">
         <v>1</v>
       </c>
       <c r="W15" s="5">
         <v>4</v>
       </c>
       <c r="X15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B16" s="5">
         <v>1</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>1</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>1</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>1</v>
       </c>
@@ -3336,51 +3377,51 @@
       </c>
       <c r="R16" s="5">
         <v>3</v>
       </c>
       <c r="S16" s="5">
         <v>2</v>
       </c>
       <c r="T16" s="5">
         <v>4</v>
       </c>
       <c r="U16" s="5">
         <v>3</v>
       </c>
       <c r="V16" s="5">
         <v>0</v>
       </c>
       <c r="W16" s="5">
         <v>3</v>
       </c>
       <c r="X16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B17" s="5">
         <v>1</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>2</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>1</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>1</v>
       </c>
@@ -3768,51 +3809,51 @@
       <c r="Q22" s="5">
         <v>4</v>
       </c>
       <c r="R22" s="5">
         <v>4</v>
       </c>
       <c r="S22" s="5"/>
       <c r="T22" s="5">
         <v>4</v>
       </c>
       <c r="U22" s="5">
         <v>4</v>
       </c>
       <c r="V22" s="5">
         <v>3</v>
       </c>
       <c r="W22" s="5">
         <v>3</v>
       </c>
       <c r="X22" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23" s="5">
         <v>1</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="5">
         <v>0</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>1</v>
       </c>
@@ -3984,51 +4025,51 @@
       <c r="Q25" s="5">
         <v>5</v>
       </c>
       <c r="R25" s="5">
         <v>5</v>
       </c>
       <c r="S25" s="5">
         <v>3</v>
       </c>
       <c r="T25" s="5">
         <v>5</v>
       </c>
       <c r="U25" s="5">
         <v>5</v>
       </c>
       <c r="V25" s="5"/>
       <c r="W25" s="5">
         <v>4</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B26" s="5">
         <v>1</v>
       </c>
       <c r="C26" s="5">
         <v>1</v>
       </c>
       <c r="D26" s="5">
         <v>1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
       <c r="G26" s="5">
         <v>2</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>1</v>
       </c>
@@ -4188,130 +4229,130 @@
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="W4" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="X4" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5">
         <v>2</v>
       </c>
       <c r="D5" s="5">
         <v>1</v>
       </c>
       <c r="E5" s="5">
         <v>2</v>
       </c>
       <c r="F5" s="5">
         <v>-4</v>
       </c>
       <c r="G5" s="5">
         <v>-1</v>
       </c>
       <c r="H5" s="5">
         <v>-5</v>
       </c>
@@ -4344,51 +4385,51 @@
       </c>
       <c r="R5" s="5">
         <v>2</v>
       </c>
       <c r="S5" s="5">
         <v>3</v>
       </c>
       <c r="T5" s="5">
         <v>2</v>
       </c>
       <c r="U5" s="5">
         <v>2</v>
       </c>
       <c r="V5" s="5">
         <v>1</v>
       </c>
       <c r="W5" s="5">
         <v>2</v>
       </c>
       <c r="X5" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B6" s="5">
         <v>-2</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>1</v>
       </c>
       <c r="E6" s="5">
         <v>2</v>
       </c>
       <c r="F6" s="5">
         <v>-6</v>
       </c>
       <c r="G6" s="5">
         <v>-3</v>
       </c>
       <c r="H6" s="5">
         <v>-5</v>
       </c>
       <c r="I6" s="5">
         <v>-5</v>
       </c>
       <c r="J6" s="5">
         <v>-1</v>
@@ -4416,51 +4457,51 @@
       </c>
       <c r="R6" s="5">
         <v>4</v>
       </c>
       <c r="S6" s="5">
         <v>-3</v>
       </c>
       <c r="T6" s="5">
         <v>2</v>
       </c>
       <c r="U6" s="5">
         <v>2</v>
       </c>
       <c r="V6" s="5">
         <v>-5</v>
       </c>
       <c r="W6" s="5">
         <v>2</v>
       </c>
       <c r="X6" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B7" s="5">
         <v>-1</v>
       </c>
       <c r="C7" s="5">
         <v>-1</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5">
         <v>3</v>
       </c>
       <c r="F7" s="5">
         <v>-6</v>
       </c>
       <c r="G7" s="5">
         <v>-1</v>
       </c>
       <c r="H7" s="5">
         <v>-4</v>
       </c>
       <c r="I7" s="5">
         <v>-2</v>
       </c>
       <c r="J7" s="5">
         <v>0</v>
@@ -4632,51 +4673,51 @@
       </c>
       <c r="R9" s="5">
         <v>6</v>
       </c>
       <c r="S9" s="5">
         <v>6</v>
       </c>
       <c r="T9" s="5">
         <v>6</v>
       </c>
       <c r="U9" s="5">
         <v>6</v>
       </c>
       <c r="V9" s="5">
         <v>4</v>
       </c>
       <c r="W9" s="5">
         <v>6</v>
       </c>
       <c r="X9" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5">
         <v>1</v>
       </c>
       <c r="E10" s="5">
         <v>3</v>
       </c>
       <c r="F10" s="5">
         <v>-4</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5">
         <v>-4</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>2</v>
@@ -4776,51 +4817,51 @@
       </c>
       <c r="R11" s="5">
         <v>5</v>
       </c>
       <c r="S11" s="5">
         <v>5</v>
       </c>
       <c r="T11" s="5">
         <v>5</v>
       </c>
       <c r="U11" s="5">
         <v>5</v>
       </c>
       <c r="V11" s="5">
         <v>2</v>
       </c>
       <c r="W11" s="5">
         <v>5</v>
       </c>
       <c r="X11" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>3</v>
       </c>
       <c r="F12" s="5">
         <v>-4</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>-3</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5">
         <v>1</v>
@@ -5064,51 +5105,51 @@
       </c>
       <c r="R15" s="5">
         <v>5</v>
       </c>
       <c r="S15" s="5">
         <v>-3</v>
       </c>
       <c r="T15" s="5">
         <v>3</v>
       </c>
       <c r="U15" s="5">
         <v>3</v>
       </c>
       <c r="V15" s="5">
         <v>-4</v>
       </c>
       <c r="W15" s="5">
         <v>3</v>
       </c>
       <c r="X15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B16" s="5">
         <v>-2</v>
       </c>
       <c r="C16" s="5">
         <v>-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5</v>
       </c>
       <c r="E16" s="5">
         <v>-2</v>
       </c>
       <c r="F16" s="5">
         <v>-6</v>
       </c>
       <c r="G16" s="5">
         <v>-3</v>
       </c>
       <c r="H16" s="5">
         <v>-5</v>
       </c>
       <c r="I16" s="5">
         <v>-3</v>
       </c>
@@ -5136,51 +5177,51 @@
       </c>
       <c r="R16" s="5">
         <v>2</v>
       </c>
       <c r="S16" s="5">
         <v>-1</v>
       </c>
       <c r="T16" s="5">
         <v>4</v>
       </c>
       <c r="U16" s="5">
         <v>2</v>
       </c>
       <c r="V16" s="5">
         <v>-5</v>
       </c>
       <c r="W16" s="5">
         <v>2</v>
       </c>
       <c r="X16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B17" s="5">
         <v>-2</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>-3</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>-6</v>
       </c>
       <c r="G17" s="5">
         <v>-3</v>
       </c>
       <c r="H17" s="5">
         <v>-5</v>
       </c>
       <c r="I17" s="5">
         <v>-3</v>
       </c>
@@ -5568,51 +5609,51 @@
       <c r="Q22" s="5">
         <v>3</v>
       </c>
       <c r="R22" s="5">
         <v>3</v>
       </c>
       <c r="S22" s="5"/>
       <c r="T22" s="5">
         <v>3</v>
       </c>
       <c r="U22" s="5">
         <v>3</v>
       </c>
       <c r="V22" s="5">
         <v>0</v>
       </c>
       <c r="W22" s="5">
         <v>1</v>
       </c>
       <c r="X22" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23" s="5">
         <v>-2</v>
       </c>
       <c r="C23" s="5">
         <v>-2</v>
       </c>
       <c r="D23" s="5">
         <v>-5</v>
       </c>
       <c r="E23" s="5">
         <v>-4</v>
       </c>
       <c r="F23" s="5">
         <v>-6</v>
       </c>
       <c r="G23" s="5">
         <v>-5</v>
       </c>
       <c r="H23" s="5">
         <v>-5</v>
       </c>
       <c r="I23" s="5">
         <v>-3</v>
       </c>
@@ -5784,51 +5825,51 @@
       <c r="Q25" s="5">
         <v>5</v>
       </c>
       <c r="R25" s="5">
         <v>5</v>
       </c>
       <c r="S25" s="5">
         <v>0</v>
       </c>
       <c r="T25" s="5">
         <v>5</v>
       </c>
       <c r="U25" s="5">
         <v>5</v>
       </c>
       <c r="V25" s="5"/>
       <c r="W25" s="5">
         <v>3</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B26" s="5">
         <v>-2</v>
       </c>
       <c r="C26" s="5">
         <v>-2</v>
       </c>
       <c r="D26" s="5">
         <v>-3</v>
       </c>
       <c r="E26" s="5">
         <v>-2</v>
       </c>
       <c r="F26" s="5">
         <v>-6</v>
       </c>
       <c r="G26" s="5">
         <v>-1</v>
       </c>
       <c r="H26" s="5">
         <v>-5</v>
       </c>
       <c r="I26" s="5">
         <v>-3</v>
       </c>
@@ -5988,130 +6029,130 @@
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="W4" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="X4" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5">
         <v>3</v>
       </c>
       <c r="D5" s="5">
         <v>1</v>
       </c>
       <c r="E5" s="5">
         <v>3</v>
       </c>
       <c r="F5" s="5">
         <v>0</v>
       </c>
       <c r="G5" s="5">
         <v>0</v>
       </c>
       <c r="H5" s="5">
         <v>0</v>
       </c>
@@ -6144,51 +6185,51 @@
       </c>
       <c r="R5" s="5">
         <v>3</v>
       </c>
       <c r="S5" s="5">
         <v>3</v>
       </c>
       <c r="T5" s="5">
         <v>3</v>
       </c>
       <c r="U5" s="5">
         <v>3</v>
       </c>
       <c r="V5" s="5">
         <v>1</v>
       </c>
       <c r="W5" s="5">
         <v>3</v>
       </c>
       <c r="X5" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B6" s="5">
         <v>0</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>1</v>
       </c>
       <c r="E6" s="5">
         <v>2</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="5">
         <v>0</v>
       </c>
       <c r="I6" s="5">
         <v>0</v>
       </c>
       <c r="J6" s="5">
         <v>0</v>
@@ -6216,51 +6257,51 @@
       </c>
       <c r="R6" s="5">
         <v>4</v>
       </c>
       <c r="S6" s="5">
         <v>0</v>
       </c>
       <c r="T6" s="5">
         <v>2</v>
       </c>
       <c r="U6" s="5">
         <v>2</v>
       </c>
       <c r="V6" s="5">
         <v>0</v>
       </c>
       <c r="W6" s="5">
         <v>2</v>
       </c>
       <c r="X6" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5">
         <v>3</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>0</v>
       </c>
       <c r="J7" s="5">
         <v>0</v>
@@ -6432,51 +6473,51 @@
       </c>
       <c r="R9" s="5">
         <v>6</v>
       </c>
       <c r="S9" s="5">
         <v>6</v>
       </c>
       <c r="T9" s="5">
         <v>6</v>
       </c>
       <c r="U9" s="5">
         <v>6</v>
       </c>
       <c r="V9" s="5">
         <v>4</v>
       </c>
       <c r="W9" s="5">
         <v>6</v>
       </c>
       <c r="X9" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5">
         <v>3</v>
       </c>
       <c r="E10" s="5">
         <v>3</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>2</v>
@@ -6576,51 +6617,51 @@
       </c>
       <c r="R11" s="5">
         <v>5</v>
       </c>
       <c r="S11" s="5">
         <v>5</v>
       </c>
       <c r="T11" s="5">
         <v>5</v>
       </c>
       <c r="U11" s="5">
         <v>5</v>
       </c>
       <c r="V11" s="5">
         <v>3</v>
       </c>
       <c r="W11" s="5">
         <v>5</v>
       </c>
       <c r="X11" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B12" s="5">
         <v>1</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5">
         <v>3</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5">
         <v>2</v>
@@ -6864,51 +6905,51 @@
       </c>
       <c r="R15" s="5">
         <v>5</v>
       </c>
       <c r="S15" s="5">
         <v>0</v>
       </c>
       <c r="T15" s="5">
         <v>3</v>
       </c>
       <c r="U15" s="5">
         <v>3</v>
       </c>
       <c r="V15" s="5">
         <v>0</v>
       </c>
       <c r="W15" s="5">
         <v>3</v>
       </c>
       <c r="X15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B16" s="5">
         <v>0</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
       </c>
@@ -6936,51 +6977,51 @@
       </c>
       <c r="R16" s="5">
         <v>2</v>
       </c>
       <c r="S16" s="5">
         <v>0</v>
       </c>
       <c r="T16" s="5">
         <v>4</v>
       </c>
       <c r="U16" s="5">
         <v>2</v>
       </c>
       <c r="V16" s="5">
         <v>0</v>
       </c>
       <c r="W16" s="5">
         <v>2</v>
       </c>
       <c r="X16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B17" s="5">
         <v>0</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>0</v>
       </c>
@@ -7368,51 +7409,51 @@
       <c r="Q22" s="5">
         <v>3</v>
       </c>
       <c r="R22" s="5">
         <v>3</v>
       </c>
       <c r="S22" s="5"/>
       <c r="T22" s="5">
         <v>3</v>
       </c>
       <c r="U22" s="5">
         <v>3</v>
       </c>
       <c r="V22" s="5">
         <v>0</v>
       </c>
       <c r="W22" s="5">
         <v>3</v>
       </c>
       <c r="X22" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B23" s="5">
         <v>0</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="5">
         <v>0</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>0</v>
       </c>
@@ -7584,51 +7625,51 @@
       <c r="Q25" s="5">
         <v>5</v>
       </c>
       <c r="R25" s="5">
         <v>5</v>
       </c>
       <c r="S25" s="5">
         <v>1</v>
       </c>
       <c r="T25" s="5">
         <v>5</v>
       </c>
       <c r="U25" s="5">
         <v>5</v>
       </c>
       <c r="V25" s="5"/>
       <c r="W25" s="5">
         <v>3</v>
       </c>
       <c r="X25" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B26" s="5">
         <v>0</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>0</v>
       </c>
       <c r="E26" s="5">
         <v>0</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>0</v>
       </c>