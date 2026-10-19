--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -1,370 +1,527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Summary" sheetId="1" r:id="rId4"/>
-[...7 lines deleted...]
-    <sheet name="Paths strength matrix" sheetId="9" r:id="rId12"/>
+    <sheet name="Your veget…eferences 2026-06-16" sheetId="1" r:id="rId4"/>
+    <sheet name="Dashboard" sheetId="2" r:id="rId5"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="report_summary" localSheetId="0">'Your veget…eferences 2026-06-16'!A12:B19</definedName>
+    <definedName name="report_candidates" localSheetId="0">'Your veget…eferences 2026-06-16'!A24:B47</definedName>
+    <definedName name="report_votes" localSheetId="0">'Your veget…eferences 2026-06-16'!A52:F57</definedName>
+    <definedName name="report_final_ranking" localSheetId="0">'Your veget…eferences 2026-06-16'!A60:C83</definedName>
+    <definedName name="report_tie_summary" localSheetId="0">'Your veget…eferences 2026-06-16'!A90:B91</definedName>
+    <definedName name="report_primary_output" localSheetId="0">'Your veget…eferences 2026-06-16'!A94:D113</definedName>
+    <definedName name="report_tie_trace" localSheetId="0">'Your veget…eferences 2026-06-16'!A116:F120</definedName>
+    <definedName name="report_pairwise_0" localSheetId="0">'Your veget…eferences 2026-06-16'!A124:H147</definedName>
+    <definedName name="report_pairwise_1" localSheetId="0">'Your veget…eferences 2026-06-16'!A150:H173</definedName>
+    <definedName name="report_pairwise_2" localSheetId="0">'Your veget…eferences 2026-06-16'!A176:H199</definedName>
+    <definedName name="report_pairwise_3" localSheetId="0">'Your veget…eferences 2026-06-16'!A202:C225</definedName>
+    <definedName name="report_margins_0" localSheetId="0">'Your veget…eferences 2026-06-16'!A228:H251</definedName>
+    <definedName name="report_margins_1" localSheetId="0">'Your veget…eferences 2026-06-16'!A254:H277</definedName>
+    <definedName name="report_margins_2" localSheetId="0">'Your veget…eferences 2026-06-16'!A280:H303</definedName>
+    <definedName name="report_margins_3" localSheetId="0">'Your veget…eferences 2026-06-16'!A306:C329</definedName>
+    <definedName name="report_pathsStrength_0" localSheetId="0">'Your veget…eferences 2026-06-16'!A332:H355</definedName>
+    <definedName name="report_pathsStrength_1" localSheetId="0">'Your veget…eferences 2026-06-16'!A358:H381</definedName>
+    <definedName name="report_pathsStrength_2" localSheetId="0">'Your veget…eferences 2026-06-16'!A384:H407</definedName>
+    <definedName name="report_pathsStrength_3" localSheetId="0">'Your veget…eferences 2026-06-16'!A410:C433</definedName>
+    <definedName name="report_question_0" localSheetId="0">'Your veget…eferences 2026-06-16'!A438:B439</definedName>
+    <definedName name="report_options_0" localSheetId="0">'Your veget…eferences 2026-06-16'!A441:C444</definedName>
+    <definedName name="report_question_1" localSheetId="0">'Your veget…eferences 2026-06-16'!A447:B448</definedName>
+    <definedName name="report_answers_1" localSheetId="0">'Your veget…eferences 2026-06-16'!A450:A455</definedName>
+    <definedName name="report_question_2" localSheetId="0">'Your veget…eferences 2026-06-16'!A458:B459</definedName>
+    <definedName name="report_options_2" localSheetId="0">'Your veget…eferences 2026-06-16'!A461:C465</definedName>
+    <definedName name="report_question_3" localSheetId="0">'Your veget…eferences 2026-06-16'!A468:B469</definedName>
+    <definedName name="report_options_3" localSheetId="0">'Your veget…eferences 2026-06-16'!A471:C473</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Your veget…eferences 2026-06-16'!$A$1:$H$474</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Dashboard'!$A$1:$N$73</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
-[...4 lines deleted...]
-    <t>This sheet identifies the poll, export time, calculation method and tie-break settings used for this report.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+  <si>
+    <t>REZON.IO · Results</t>
+  </si>
+  <si>
+    <t>Your vegetable preferences</t>
+  </si>
+  <si>
+    <t>1 · Rules</t>
+  </si>
+  <si>
+    <t>Metric</t>
+  </si>
+  <si>
+    <t>Value</t>
   </si>
   <si>
     <t>Poll Link</t>
   </si>
   <si>
     <t>https://rezon.io/en/poll/LAvWOu7pff</t>
   </si>
   <si>
     <t>Poll title</t>
   </si>
   <si>
-    <t>Your vegetable preferences</t>
+    <t>Calculated at</t>
+  </si>
+  <si>
+    <t>2026-06-16 08:18:35 UTC</t>
   </si>
   <si>
     <t>Generated at</t>
   </si>
   <si>
-    <t>2026-09-04 05:18:42 UTC</t>
-[...2 lines deleted...]
-    <t>Primary method</t>
+    <t>2026-10-19 10:16:25 UTC</t>
+  </si>
+  <si>
+    <t>Main algorithm</t>
   </si>
   <si>
     <t>Schulze (margins)</t>
   </si>
   <si>
-    <t>Method cascade</t>
-[...2 lines deleted...]
-    <t>Schulze (margins) -&gt; Borda (avg for unranked) -&gt; Copeland -&gt; Sum of margins</t>
+    <t>Tie-break cascade</t>
+  </si>
+  <si>
+    <t>Borda (avg for unranked) → Copeland → Sum of margins</t>
   </si>
   <si>
     <t>Final tie-break</t>
   </si>
   <si>
     <t>Seeded random</t>
   </si>
   <si>
+    <t>Methods and calculation time refer to the selected saved calculation. The export time is shown separately. Rules show the configured tie-break cascade; Calculation shows only the steps actually used. Option IDs identify the same options throughout this report.</t>
+  </si>
+  <si>
+    <t>2 · Options</t>
+  </si>
+  <si>
+    <t>Option ID</t>
+  </si>
+  <si>
+    <t>Option</t>
+  </si>
+  <si>
+    <t>Potato</t>
+  </si>
+  <si>
+    <t>Tomato</t>
+  </si>
+  <si>
+    <t>Onion</t>
+  </si>
+  <si>
+    <t>Garlic</t>
+  </si>
+  <si>
+    <t>Paprika</t>
+  </si>
+  <si>
+    <t>Chili Pepper</t>
+  </si>
+  <si>
+    <t>Carrot</t>
+  </si>
+  <si>
+    <t>Beetroot</t>
+  </si>
+  <si>
+    <t>Eggplant</t>
+  </si>
+  <si>
+    <t>Celery</t>
+  </si>
+  <si>
+    <t>Lettuce</t>
+  </si>
+  <si>
+    <t>Cabbage</t>
+  </si>
+  <si>
+    <t>Cucumber</t>
+  </si>
+  <si>
+    <t>Cauliflower</t>
+  </si>
+  <si>
+    <t>Broccoli</t>
+  </si>
+  <si>
+    <t>Spinach</t>
+  </si>
+  <si>
+    <t>Zucchini</t>
+  </si>
+  <si>
+    <t>Green Peas</t>
+  </si>
+  <si>
+    <t>Pumpkin</t>
+  </si>
+  <si>
+    <t>Sweet Potato</t>
+  </si>
+  <si>
+    <t>Corn</t>
+  </si>
+  <si>
+    <t>Green Beans</t>
+  </si>
+  <si>
+    <t>White Beans</t>
+  </si>
+  <si>
+    <t>3 · Votes</t>
+  </si>
+  <si>
+    <t>Aggregated ballot patterns. Identical preference orders are grouped, and judge names are not included.</t>
+  </si>
+  <si>
+    <t>Read preferences from left to right: → means “preferred to”; = means an equal rank. In the ID column, a semicolon separates ranks and a comma joins tied options. Weight is the total counted weight of that row, not necessarily the number of people. Excluded ballots have weight 0.</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Vote weight</t>
+  </si>
+  <si>
+    <t>Preferences</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Options</t>
+  </si>
+  <si>
+    <t>113;118;119;114;109;129;132;120;124;110;111;112;121;122;123;128;130;131;133;125;126;127;134</t>
+  </si>
+  <si>
+    <t>Counted</t>
+  </si>
+  <si>
+    <t>Potato → Tomato → Onion → Garlic → Paprika → Beetroot → Chili Pepper → Carrot → Cauliflower → Celery → Eggplant → Cabbage → Cucumber → Lettuce → Broccoli → Sweet Potato → Green Beans → Green Peas → Corn → Spinach → Zucchini → Pumpkin → White Beans</t>
+  </si>
+  <si>
+    <t>114;132;113;111</t>
+  </si>
+  <si>
+    <t>Garlic → Chili Pepper → Potato → Eggplant</t>
+  </si>
+  <si>
+    <t>118;113;120;129;119;122</t>
+  </si>
+  <si>
+    <t>Tomato → Potato → Carrot → Beetroot → Onion → Lettuce</t>
+  </si>
+  <si>
+    <t>118;121;125;109;113;120;133;111;114;132;123;124;126;129;112;131;130;122;119;127;110;128;134</t>
+  </si>
+  <si>
+    <t>Tomato → Cucumber → Spinach → Paprika → Potato → Carrot → Corn → Eggplant → Garlic → Chili Pepper → Broccoli → Cauliflower → Zucchini → Beetroot → Cabbage → Green Peas → Green Beans → Lettuce → Onion → Pumpkin → Celery → Sweet Potato → White Beans</t>
+  </si>
+  <si>
+    <t>119;113;132;118;126;122;110;131;112;127;111;128;124;123;134;133;114;130;121;125;109;120;129</t>
+  </si>
+  <si>
+    <t>Onion → Potato → Chili Pepper → Tomato → Zucchini → Lettuce → Celery → Green Peas → Cabbage → Pumpkin → Eggplant → Sweet Potato → Cauliflower → Broccoli → White Beans → Corn → Garlic → Green Beans → Cucumber → Spinach → Paprika → Carrot → Beetroot</t>
+  </si>
+  <si>
+    <t>4 · Results</t>
+  </si>
+  <si>
+    <t>Rank</t>
+  </si>
+  <si>
+    <t>#1</t>
+  </si>
+  <si>
+    <t>#2</t>
+  </si>
+  <si>
+    <t>#3</t>
+  </si>
+  <si>
+    <t>#4</t>
+  </si>
+  <si>
+    <t>#5</t>
+  </si>
+  <si>
+    <t>#6</t>
+  </si>
+  <si>
+    <t>#7</t>
+  </si>
+  <si>
+    <t>#8</t>
+  </si>
+  <si>
+    <t>#9</t>
+  </si>
+  <si>
+    <t>#10</t>
+  </si>
+  <si>
+    <t>#11</t>
+  </si>
+  <si>
+    <t>#12</t>
+  </si>
+  <si>
+    <t>#13</t>
+  </si>
+  <si>
+    <t>#14</t>
+  </si>
+  <si>
+    <t>#15</t>
+  </si>
+  <si>
+    <t>#16</t>
+  </si>
+  <si>
+    <t>#17</t>
+  </si>
+  <si>
+    <t>#18</t>
+  </si>
+  <si>
+    <t>#19</t>
+  </si>
+  <si>
+    <t>#20</t>
+  </si>
+  <si>
+    <t>#21</t>
+  </si>
+  <si>
+    <t>#22</t>
+  </si>
+  <si>
+    <t>#23</t>
+  </si>
+  <si>
+    <t>5 · Calculation</t>
+  </si>
+  <si>
+    <t>The recorded primary method is Schulze (margins). Its output is shown below, followed by any recorded tie-break steps and the underlying calculation tables.</t>
+  </si>
+  <si>
+    <t>Schulze compares weighted preferences in pairs, forms victory margins, and compares the strongest paths between options. The displayed cumulative strongest-path gap describes distances between the resulting groups; it is not a Borda score or a separate ranking rule.</t>
+  </si>
+  <si>
+    <t>The calculation figures already include each counted ballot’s weight. They must not be multiplied by that weight again. Options in the same primary group were tied at that stage.</t>
+  </si>
+  <si>
+    <t>The primary result contained ties. The recorded cascade below shows which tied groups were processed, by which methods, and the resulting groups. The final ranking above includes those steps.</t>
+  </si>
+  <si>
     <t>Tie resolution applied</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Final tie-break context</t>
-[...167 lines deleted...]
-    <t>Raw ranking groups returned by the primary algorithm before later tie-break steps are applied.</t>
+    <t>Primary algorithm output</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Cumulative strongest-path gap</t>
   </si>
   <si>
-    <t>Candidate IDs</t>
-[...2 lines deleted...]
-    <t>Candidates</t>
+    <t>Option IDs</t>
   </si>
   <si>
     <t>27–32</t>
   </si>
   <si>
+    <t>113</t>
+  </si>
+  <si>
     <t>25–30</t>
   </si>
   <si>
+    <t>118</t>
+  </si>
+  <si>
     <t>22–26</t>
   </si>
   <si>
     <t>114, 119</t>
   </si>
   <si>
     <t>Garlic | Onion</t>
   </si>
   <si>
     <t>21–25</t>
   </si>
   <si>
+    <t>109</t>
+  </si>
+  <si>
     <t>20–24</t>
   </si>
   <si>
+    <t>132</t>
+  </si>
+  <si>
     <t>18–22</t>
   </si>
   <si>
+    <t>120</t>
+  </si>
+  <si>
     <t>17–21</t>
   </si>
   <si>
+    <t>129</t>
+  </si>
+  <si>
     <t>16–18</t>
   </si>
   <si>
     <t>110, 111</t>
   </si>
   <si>
     <t>Celery | Eggplant</t>
   </si>
   <si>
     <t>16–17</t>
   </si>
   <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
     <t>15–16</t>
   </si>
   <si>
+    <t>121</t>
+  </si>
+  <si>
     <t>123, 124</t>
   </si>
   <si>
     <t>Broccoli | Cauliflower</t>
   </si>
   <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
     <t>130, 133</t>
   </si>
   <si>
     <t>Green Beans | Corn</t>
   </si>
   <si>
+    <t>134</t>
+  </si>
+  <si>
     <t>Tie-break trace</t>
   </si>
   <si>
-    <t>Step-by-step cascade trace used to resolve ties from earlier methods.</t>
-[...1 lines deleted...]
-  <si>
     <t>Step</t>
   </si>
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Input group</t>
   </si>
   <si>
     <t>Output groups</t>
   </si>
   <si>
     <t>Group scores</t>
   </si>
   <si>
     <t>Diagnostics</t>
   </si>
   <si>
     <t>Borda (avg for unranked)</t>
   </si>
   <si>
     <t>#114 Garlic | #119 Onion</t>
   </si>
   <si>
     <t>[#119 Onion] -&gt; [#114 Garlic]</t>
@@ -390,113 +547,212 @@
   <si>
     <t>#123 Broccoli | #124 Cauliflower</t>
   </si>
   <si>
     <t>[#124 Cauliflower] -&gt; [#123 Broccoli]</t>
   </si>
   <si>
     <t>Group 1: -41 | Group 2: -46</t>
   </si>
   <si>
     <t>{"scores":{"123":-46,"124":-41},"policy":"avg_for_unranked","avg_for_unranked":null}</t>
   </si>
   <si>
     <t>#130 Green Beans | #133 Corn</t>
   </si>
   <si>
     <t>[#133 Corn] -&gt; [#130 Green Beans]</t>
   </si>
   <si>
     <t>Group 1: -56 | Group 2: -64</t>
   </si>
   <si>
     <t>{"scores":{"130":-64,"133":-56},"policy":"avg_for_unranked","avg_for_unranked":null}</t>
   </si>
   <si>
-    <t>Votes</t>
-[...35 lines deleted...]
-    <t>119;113;132;118;126;122;110;131;112;127;111;128;124;123;134;133;114;130;121;125;109;120;129</t>
+    <t>Pairwise win counts between options. Rows are options being compared against option columns.</t>
+  </si>
+  <si>
+    <t>Pairwise matrix</t>
+  </si>
+  <si>
+    <t>#109</t>
+  </si>
+  <si>
+    <t>#110</t>
+  </si>
+  <si>
+    <t>#111</t>
+  </si>
+  <si>
+    <t>#112</t>
+  </si>
+  <si>
+    <t>#113</t>
+  </si>
+  <si>
+    <t>#114</t>
+  </si>
+  <si>
+    <t>#118</t>
+  </si>
+  <si>
+    <t>#109 Paprika</t>
+  </si>
+  <si>
+    <t>#110 Celery</t>
+  </si>
+  <si>
+    <t>#111 Eggplant</t>
+  </si>
+  <si>
+    <t>#112 Cabbage</t>
+  </si>
+  <si>
+    <t>#113 Potato</t>
+  </si>
+  <si>
+    <t>#114 Garlic</t>
+  </si>
+  <si>
+    <t>#118 Tomato</t>
+  </si>
+  <si>
+    <t>#119 Onion</t>
+  </si>
+  <si>
+    <t>#120 Carrot</t>
+  </si>
+  <si>
+    <t>#121 Cucumber</t>
+  </si>
+  <si>
+    <t>#122 Lettuce</t>
+  </si>
+  <si>
+    <t>#123 Broccoli</t>
+  </si>
+  <si>
+    <t>#124 Cauliflower</t>
+  </si>
+  <si>
+    <t>#125 Spinach</t>
+  </si>
+  <si>
+    <t>#126 Zucchini</t>
+  </si>
+  <si>
+    <t>#127 Pumpkin</t>
+  </si>
+  <si>
+    <t>#128 Sweet Potato</t>
+  </si>
+  <si>
+    <t>#129 Beetroot</t>
+  </si>
+  <si>
+    <t>#130 Green Beans</t>
+  </si>
+  <si>
+    <t>#131 Green Peas</t>
+  </si>
+  <si>
+    <t>#132 Chili Pepper</t>
+  </si>
+  <si>
+    <t>#133 Corn</t>
+  </si>
+  <si>
+    <t>#134 White Beans</t>
+  </si>
+  <si>
+    <t>#119</t>
+  </si>
+  <si>
+    <t>#120</t>
+  </si>
+  <si>
+    <t>#121</t>
+  </si>
+  <si>
+    <t>#122</t>
+  </si>
+  <si>
+    <t>#123</t>
+  </si>
+  <si>
+    <t>#124</t>
+  </si>
+  <si>
+    <t>#125</t>
+  </si>
+  <si>
+    <t>#126</t>
+  </si>
+  <si>
+    <t>#127</t>
+  </si>
+  <si>
+    <t>#128</t>
+  </si>
+  <si>
+    <t>#129</t>
+  </si>
+  <si>
+    <t>#130</t>
+  </si>
+  <si>
+    <t>#131</t>
+  </si>
+  <si>
+    <t>#132</t>
+  </si>
+  <si>
+    <t>#133</t>
+  </si>
+  <si>
+    <t>#134</t>
+  </si>
+  <si>
+    <t>Margins matrix</t>
+  </si>
+  <si>
+    <t>Paths strength matrix</t>
   </si>
   <si>
     <t>Additional questions</t>
   </si>
   <si>
     <t>Summary of preliminary and final additional-question answers for this round. Free-text visibility follows the same moderation and permission rules as the results page.</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
-    <t>This table summarizes answers for one additional question.</t>
-[...7 lines deleted...]
-  <si>
     <t>Respondents</t>
   </si>
   <si>
-    <t>Option</t>
-[...1 lines deleted...]
-  <si>
     <t>Count</t>
   </si>
   <si>
     <t>Percent</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>80.0%</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>0.0%</t>
   </si>
   <si>
     <t>Prefer not to say</t>
   </si>
   <si>
     <t>20.0%</t>
   </si>
   <si>
     <t>Date of birth</t>
@@ -525,324 +781,679 @@
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Åland Islands</t>
   </si>
   <si>
     <t>40.0%</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Country of residence</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>50.0%</t>
   </si>
   <si>
-    <t>Pairwise matrix</t>
-[...152 lines deleted...]
-    <t>Schulze strongest-path strengths used to determine the Schulze ranking.</t>
+    <t>Open Dashboard</t>
+  </si>
+  <si>
+    <t>Open results worksheet →</t>
+  </si>
+  <si>
+    <t>Summary of the selected saved calculation. Full rules, ballots and calculation tables are on the results worksheet. Editing this workbook does not recalculate the ranking.</t>
+  </si>
+  <si>
+    <t>Results</t>
+  </si>
+  <si>
+    <t>Rules</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Ties in the primary result were processed by the recorded tie-break cascade. The final ranking includes these steps; the full trace is on the results worksheet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="14">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...16 lines deleted...]
-      <color rgb="FF64748B"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="13"/>
+      <sz val="22"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="22"/>
+      <color rgb="FF233745"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF233745"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF233745"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF233745"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF1D5263"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="26"/>
+      <color rgb="FF1D5263"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="16"/>
+      <color rgb="FF233745"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE2E8F0"/>
+        <fgColor rgb="FF1D5263"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEDF3F5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0F5F6"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="13" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="1" name="Table1" displayName="Rules_7da4fc0cec" ref="A12:B19" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A12:B19"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="10" name="Table10" displayName="Pairwise_2_7da4fc0cec" ref="A176:H199" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A176:H199"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#126"/>
+    <tableColumn id="3" name="#127"/>
+    <tableColumn id="4" name="#128"/>
+    <tableColumn id="5" name="#129"/>
+    <tableColumn id="6" name="#130"/>
+    <tableColumn id="7" name="#131"/>
+    <tableColumn id="8" name="#132"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="11" name="Table11" displayName="Pairwise_3_7da4fc0cec" ref="A202:C225" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A202:C225"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#133"/>
+    <tableColumn id="3" name="#134"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="12" name="Table12" displayName="Margins_0_7da4fc0cec" ref="A228:H251" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A228:H251"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#109"/>
+    <tableColumn id="3" name="#110"/>
+    <tableColumn id="4" name="#111"/>
+    <tableColumn id="5" name="#112"/>
+    <tableColumn id="6" name="#113"/>
+    <tableColumn id="7" name="#114"/>
+    <tableColumn id="8" name="#118"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="13" name="Table13" displayName="Margins_1_7da4fc0cec" ref="A254:H277" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A254:H277"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#119"/>
+    <tableColumn id="3" name="#120"/>
+    <tableColumn id="4" name="#121"/>
+    <tableColumn id="5" name="#122"/>
+    <tableColumn id="6" name="#123"/>
+    <tableColumn id="7" name="#124"/>
+    <tableColumn id="8" name="#125"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="14" name="Table14" displayName="Margins_2_7da4fc0cec" ref="A280:H303" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A280:H303"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#126"/>
+    <tableColumn id="3" name="#127"/>
+    <tableColumn id="4" name="#128"/>
+    <tableColumn id="5" name="#129"/>
+    <tableColumn id="6" name="#130"/>
+    <tableColumn id="7" name="#131"/>
+    <tableColumn id="8" name="#132"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="15" name="Table15" displayName="Margins_3_7da4fc0cec" ref="A306:C329" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A306:C329"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#133"/>
+    <tableColumn id="3" name="#134"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="16" name="Table16" displayName="PathsStrength_0_7da4fc0cec" ref="A332:H355" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A332:H355"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#109"/>
+    <tableColumn id="3" name="#110"/>
+    <tableColumn id="4" name="#111"/>
+    <tableColumn id="5" name="#112"/>
+    <tableColumn id="6" name="#113"/>
+    <tableColumn id="7" name="#114"/>
+    <tableColumn id="8" name="#118"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="17" name="Table17" displayName="PathsStrength_1_7da4fc0cec" ref="A358:H381" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A358:H381"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#119"/>
+    <tableColumn id="3" name="#120"/>
+    <tableColumn id="4" name="#121"/>
+    <tableColumn id="5" name="#122"/>
+    <tableColumn id="6" name="#123"/>
+    <tableColumn id="7" name="#124"/>
+    <tableColumn id="8" name="#125"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="18" name="Table18" displayName="PathsStrength_2_7da4fc0cec" ref="A384:H407" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A384:H407"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#126"/>
+    <tableColumn id="3" name="#127"/>
+    <tableColumn id="4" name="#128"/>
+    <tableColumn id="5" name="#129"/>
+    <tableColumn id="6" name="#130"/>
+    <tableColumn id="7" name="#131"/>
+    <tableColumn id="8" name="#132"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="19" name="Table19" displayName="PathsStrength_3_7da4fc0cec" ref="A410:C433" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A410:C433"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#133"/>
+    <tableColumn id="3" name="#134"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="2" name="Table2" displayName="Candidates_7da4fc0cec" ref="A24:B47" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A24:B47"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Option ID"/>
+    <tableColumn id="2" name="Option"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="20" name="Table20" displayName="Question_0_7da4fc0cec" ref="A438:B439" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A438:B439"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="21" name="Table21" displayName="Options_0_7da4fc0cec" ref="A441:C444" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A441:C444"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="Count"/>
+    <tableColumn id="3" name="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="22" name="Table22" displayName="Question_1_7da4fc0cec" ref="A447:B448" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A447:B448"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="23" name="Table23" displayName="Answers_1_7da4fc0cec" ref="A450:A455" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A450:A455"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="Response"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="24" name="Table24" displayName="Question_2_7da4fc0cec" ref="A458:B459" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A458:B459"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="25" name="Table25" displayName="Options_2_7da4fc0cec" ref="A461:C465" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A461:C465"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="Count"/>
+    <tableColumn id="3" name="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="26" name="Table26" displayName="Question_3_7da4fc0cec" ref="A468:B469" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A468:B469"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="27" name="Table27" displayName="Options_3_7da4fc0cec" ref="A471:C473" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A471:C473"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="Count"/>
+    <tableColumn id="3" name="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="3" name="Table3" displayName="Votes_7da4fc0cec" ref="A52:F57" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A52:F57"/>
+  <tableColumns count="6">
+    <tableColumn id="1" name="No."/>
+    <tableColumn id="2" name="Vote weight"/>
+    <tableColumn id="3" name="Preferences"/>
+    <tableColumn id="4" name="Status"/>
+    <tableColumn id="5" name="Notes"/>
+    <tableColumn id="6" name="Options"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="4" name="Table4" displayName="Results_7da4fc0cec" ref="A60:C83" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A60:C83"/>
+  <tableColumns count="3">
+    <tableColumn id="1" name="Rank"/>
+    <tableColumn id="2" name="Option ID"/>
+    <tableColumn id="3" name="Option"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="5" name="Table5" displayName="Ties_7da4fc0cec" ref="A90:B91" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A90:B91"/>
+  <tableColumns count="2">
+    <tableColumn id="1" name="Metric"/>
+    <tableColumn id="2" name="Value"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="6" name="Table6" displayName="Primary_algorithm_7da4fc0cec" ref="A94:D113" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A94:D113"/>
+  <tableColumns count="4">
+    <tableColumn id="1" name="Group"/>
+    <tableColumn id="2" name="Cumulative strongest-path gap"/>
+    <tableColumn id="3" name="Option IDs"/>
+    <tableColumn id="4" name="Options"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="7" name="Table7" displayName="Tie_trace_7da4fc0cec" ref="A116:F120" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A116:F120"/>
+  <tableColumns count="6">
+    <tableColumn id="1" name="Step"/>
+    <tableColumn id="2" name="Method"/>
+    <tableColumn id="3" name="Input group"/>
+    <tableColumn id="4" name="Output groups"/>
+    <tableColumn id="5" name="Group scores"/>
+    <tableColumn id="6" name="Diagnostics"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="8" name="Table8" displayName="Pairwise_0_7da4fc0cec" ref="A124:H147" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A124:H147"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#109"/>
+    <tableColumn id="3" name="#110"/>
+    <tableColumn id="4" name="#111"/>
+    <tableColumn id="5" name="#112"/>
+    <tableColumn id="6" name="#113"/>
+    <tableColumn id="7" name="#114"/>
+    <tableColumn id="8" name="#118"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve" id="9" name="Table9" displayName="Pairwise_1_7da4fc0cec" ref="A150:H173" headerRowCount="1" totalsRowCount="0">
+  <autoFilter ref="A150:H173"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Option"/>
+    <tableColumn id="2" name="#119"/>
+    <tableColumn id="3" name="#120"/>
+    <tableColumn id="4" name="#121"/>
+    <tableColumn id="5" name="#122"/>
+    <tableColumn id="6" name="#123"/>
+    <tableColumn id="7" name="#124"/>
+    <tableColumn id="8" name="#125"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1087,6893 +1698,9604 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_table_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId_table_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId_table_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId_table_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId_table_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId_table_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId_table_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId_table_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId_table_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId_table_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId_table_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId_table_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId_table_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId_table_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId_table_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId_table_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId_table_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId_table_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId_table_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId_table_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId_table_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId_table_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId_table_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId_table_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId_table_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId_table_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId_table_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...26 lines deleted...]
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:H473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B12"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28" customWidth="true" style="0"/>
-    <col min="2" max="2" width="90" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="58" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="28" customWidth="true" style="0"/>
+    <col min="6" max="6" width="42" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24" customWidth="true" style="0"/>
+    <col min="8" max="8" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-[...4 lines deleted...]
-    <row r="2" spans="1:2">
+    <row r="1" spans="1:8" customHeight="1" ht="17">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+    </row>
+    <row r="2" spans="1:8" customHeight="1" ht="29">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10"/>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="22">
+      <c r="A11" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="18">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="18">
+      <c r="A13" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="5" t="s">
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="18">
+      <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B14" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="18">
+      <c r="A15" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B15" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="5" t="s">
+    <row r="16" spans="1:8" customHeight="1" ht="18">
+      <c r="A16" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" s="5" t="s">
+    <row r="17" spans="1:8" customHeight="1" ht="18">
+      <c r="A17" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B17" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" s="5" t="s">
+    <row r="18" spans="1:8" customHeight="1" ht="18">
+      <c r="A18" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B18" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="5" t="s">
+    <row r="19" spans="1:8" customHeight="1" ht="18">
+      <c r="A19" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B19" s="1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" s="5" t="s">
+    <row r="21" spans="1:8" customHeight="1" ht="33">
+      <c r="A21" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+    </row>
+    <row r="23" spans="1:8" customHeight="1" ht="22">
+      <c r="A23" s="4" t="s">
         <v>19</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+    </row>
+    <row r="24" spans="1:8" customHeight="1" ht="18">
+      <c r="A24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="18">
+      <c r="A25" s="5">
+        <v>113</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customHeight="1" ht="18">
+      <c r="A26" s="5">
+        <v>118</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" customHeight="1" ht="18">
+      <c r="A27" s="5">
+        <v>119</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" customHeight="1" ht="18">
+      <c r="A28" s="5">
+        <v>114</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="18">
+      <c r="A29" s="5">
+        <v>109</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="18">
+      <c r="A30" s="5">
+        <v>132</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" customHeight="1" ht="18">
+      <c r="A31" s="5">
+        <v>120</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" customHeight="1" ht="18">
+      <c r="A32" s="5">
+        <v>129</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" customHeight="1" ht="18">
+      <c r="A33" s="5">
+        <v>111</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="18">
+      <c r="A34" s="5">
+        <v>110</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="18">
+      <c r="A35" s="5">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="18">
+      <c r="A36" s="5">
+        <v>112</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="18">
+      <c r="A37" s="5">
+        <v>121</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="18">
+      <c r="A38" s="5">
+        <v>124</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="18">
+      <c r="A39" s="5">
+        <v>123</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="18">
+      <c r="A40" s="5">
+        <v>125</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" customHeight="1" ht="18">
+      <c r="A41" s="5">
+        <v>126</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" customHeight="1" ht="18">
+      <c r="A42" s="5">
+        <v>131</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" customHeight="1" ht="18">
+      <c r="A43" s="5">
+        <v>127</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" customHeight="1" ht="18">
+      <c r="A44" s="5">
+        <v>128</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" customHeight="1" ht="18">
+      <c r="A45" s="5">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" customHeight="1" ht="18">
+      <c r="A46" s="5">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" customHeight="1" ht="18">
+      <c r="A47" s="5">
+        <v>134</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48"/>
+    </row>
+    <row r="49" spans="1:8" customHeight="1" ht="22">
+      <c r="A49" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+    </row>
+    <row r="50" spans="1:8" customHeight="1" ht="18">
+      <c r="A50" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
+    </row>
+    <row r="51" spans="1:8" customHeight="1" ht="33">
+      <c r="A51" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+    </row>
+    <row r="52" spans="1:8" customHeight="1" ht="18">
+      <c r="A52" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" customHeight="1" ht="108">
+      <c r="A53" s="5">
+        <v>1</v>
+      </c>
+      <c r="B53" s="5">
+        <v>1</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" customHeight="1" ht="33">
+      <c r="A54" s="5">
+        <v>2</v>
+      </c>
+      <c r="B54" s="5">
+        <v>1</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" customHeight="1" ht="33">
+      <c r="A55" s="5">
+        <v>3</v>
+      </c>
+      <c r="B55" s="5">
+        <v>1</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" customHeight="1" ht="108">
+      <c r="A56" s="5">
+        <v>4</v>
+      </c>
+      <c r="B56" s="5">
+        <v>1</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" customHeight="1" ht="108">
+      <c r="A57" s="5">
+        <v>5</v>
+      </c>
+      <c r="B57" s="5">
+        <v>1</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58"/>
+    </row>
+    <row r="59" spans="1:8" customHeight="1" ht="22">
+      <c r="A59" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+    </row>
+    <row r="60" spans="1:8" customHeight="1" ht="18">
+      <c r="A60" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" customHeight="1" ht="18">
+      <c r="A61" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B61" s="5">
+        <v>113</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" customHeight="1" ht="18">
+      <c r="A62" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B62" s="5">
+        <v>118</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" customHeight="1" ht="18">
+      <c r="A63" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" s="5">
+        <v>119</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" customHeight="1" ht="18">
+      <c r="A64" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B64" s="5">
+        <v>114</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" customHeight="1" ht="18">
+      <c r="A65" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B65" s="5">
+        <v>109</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" customHeight="1" ht="18">
+      <c r="A66" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="5">
+        <v>132</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" customHeight="1" ht="18">
+      <c r="A67" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B67" s="5">
+        <v>120</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" customHeight="1" ht="18">
+      <c r="A68" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="5">
+        <v>129</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" customHeight="1" ht="18">
+      <c r="A69" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B69" s="5">
+        <v>111</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" customHeight="1" ht="18">
+      <c r="A70" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B70" s="5">
+        <v>110</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" customHeight="1" ht="18">
+      <c r="A71" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B71" s="5">
+        <v>122</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" customHeight="1" ht="18">
+      <c r="A72" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B72" s="5">
+        <v>112</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" customHeight="1" ht="18">
+      <c r="A73" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B73" s="5">
+        <v>121</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" customHeight="1" ht="18">
+      <c r="A74" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B74" s="5">
+        <v>124</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" customHeight="1" ht="18">
+      <c r="A75" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B75" s="5">
+        <v>123</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" customHeight="1" ht="18">
+      <c r="A76" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B76" s="5">
+        <v>125</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" customHeight="1" ht="18">
+      <c r="A77" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="5">
+        <v>126</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" customHeight="1" ht="18">
+      <c r="A78" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B78" s="5">
+        <v>131</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" customHeight="1" ht="18">
+      <c r="A79" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B79" s="5">
+        <v>127</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" customHeight="1" ht="18">
+      <c r="A80" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B80" s="5">
+        <v>128</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" customHeight="1" ht="18">
+      <c r="A81" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B81" s="5">
+        <v>133</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" customHeight="1" ht="18">
+      <c r="A82" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B82" s="5">
+        <v>130</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" customHeight="1" ht="18">
+      <c r="A83" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B83" s="5">
+        <v>134</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84"/>
+    </row>
+    <row r="85" spans="1:8" customHeight="1" ht="22">
+      <c r="A85" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+    </row>
+    <row r="86" spans="1:8" customHeight="1" ht="18">
+      <c r="A86" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+    </row>
+    <row r="87" spans="1:8" customHeight="1" ht="33">
+      <c r="A87" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1"/>
+      <c r="H87" s="1"/>
+    </row>
+    <row r="88" spans="1:8" customHeight="1" ht="18">
+      <c r="A88" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1"/>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1"/>
+      <c r="H88" s="1"/>
+    </row>
+    <row r="89" spans="1:8" customHeight="1" ht="18">
+      <c r="A89" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1"/>
+      <c r="F89" s="1"/>
+      <c r="G89" s="1"/>
+      <c r="H89" s="1"/>
+    </row>
+    <row r="90" spans="1:8" customHeight="1" ht="18">
+      <c r="A90" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" customHeight="1" ht="18">
+      <c r="A91" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" customHeight="1" ht="18">
+      <c r="A93" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+    </row>
+    <row r="94" spans="1:8" customHeight="1" ht="18">
+      <c r="A94" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" customHeight="1" ht="18">
+      <c r="A95" s="5">
+        <v>1</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" customHeight="1" ht="18">
+      <c r="A96" s="5">
+        <v>2</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" customHeight="1" ht="18">
+      <c r="A97" s="5">
+        <v>3</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" customHeight="1" ht="18">
+      <c r="A98" s="5">
+        <v>4</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" customHeight="1" ht="18">
+      <c r="A99" s="5">
+        <v>5</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" customHeight="1" ht="18">
+      <c r="A100" s="5">
+        <v>6</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" customHeight="1" ht="18">
+      <c r="A101" s="5">
+        <v>7</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" customHeight="1" ht="18">
+      <c r="A102" s="5">
+        <v>8</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" customHeight="1" ht="18">
+      <c r="A103" s="5">
+        <v>9</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" customHeight="1" ht="18">
+      <c r="A104" s="5">
+        <v>10</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" customHeight="1" ht="18">
+      <c r="A105" s="5">
+        <v>11</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" customHeight="1" ht="18">
+      <c r="A106" s="5">
+        <v>12</v>
+      </c>
+      <c r="B106" s="5">
+        <v>14</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" customHeight="1" ht="18">
+      <c r="A107" s="5">
+        <v>13</v>
+      </c>
+      <c r="B107" s="5">
+        <v>12</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" customHeight="1" ht="18">
+      <c r="A108" s="5">
+        <v>14</v>
+      </c>
+      <c r="B108" s="5">
+        <v>10</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" customHeight="1" ht="18">
+      <c r="A109" s="5">
+        <v>15</v>
+      </c>
+      <c r="B109" s="5">
+        <v>8</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" customHeight="1" ht="18">
+      <c r="A110" s="5">
+        <v>16</v>
+      </c>
+      <c r="B110" s="5">
+        <v>6</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" customHeight="1" ht="18">
+      <c r="A111" s="5">
+        <v>17</v>
+      </c>
+      <c r="B111" s="5">
+        <v>4</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" customHeight="1" ht="18">
+      <c r="A112" s="5">
+        <v>18</v>
+      </c>
+      <c r="B112" s="5">
+        <v>2</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" customHeight="1" ht="18">
+      <c r="A113" s="5">
+        <v>19</v>
+      </c>
+      <c r="B113" s="5">
+        <v>0</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" customHeight="1" ht="18">
+      <c r="A115" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+    </row>
+    <row r="116" spans="1:8" customHeight="1" ht="18">
+      <c r="A116" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" customHeight="1" ht="48">
+      <c r="A117" s="1">
+        <v>1</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" customHeight="1" ht="48">
+      <c r="A118" s="1">
+        <v>2</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" customHeight="1" ht="48">
+      <c r="A119" s="1">
+        <v>3</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" customHeight="1" ht="48">
+      <c r="A120" s="1">
+        <v>4</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" customHeight="1" ht="18">
+      <c r="A122" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="1"/>
+      <c r="G122" s="1"/>
+      <c r="H122" s="1"/>
+    </row>
+    <row r="123" spans="1:8" customHeight="1" ht="18">
+      <c r="A123" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B123" s="2"/>
+      <c r="C123" s="2"/>
+      <c r="D123" s="2"/>
+      <c r="E123" s="2"/>
+      <c r="F123" s="2"/>
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+    </row>
+    <row r="124" spans="1:8" customHeight="1" ht="18">
+      <c r="A124" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" customHeight="1" ht="18">
+      <c r="A125" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B125" s="1"/>
+      <c r="C125" s="1">
+        <v>3</v>
+      </c>
+      <c r="D125" s="1">
+        <v>3</v>
+      </c>
+      <c r="E125" s="1">
+        <v>3</v>
+      </c>
+      <c r="F125" s="1">
+        <v>1</v>
+      </c>
+      <c r="G125" s="1">
+        <v>2</v>
+      </c>
+      <c r="H125" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" customHeight="1" ht="18">
+      <c r="A126" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1">
+        <v>3</v>
+      </c>
+      <c r="E126" s="1">
+        <v>3</v>
+      </c>
+      <c r="F126" s="1">
+        <v>0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1</v>
+      </c>
+      <c r="H126" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" customHeight="1" ht="18">
+      <c r="A127" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B127" s="1">
+        <v>2</v>
+      </c>
+      <c r="C127" s="1">
+        <v>2</v>
+      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>4</v>
+      </c>
+      <c r="F127" s="1">
+        <v>0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" customHeight="1" ht="18">
+      <c r="A128" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1</v>
+      </c>
+      <c r="C128" s="1">
+        <v>1</v>
+      </c>
+      <c r="D128" s="1">
+        <v>1</v>
+      </c>
+      <c r="E128" s="1"/>
+      <c r="F128" s="1">
+        <v>0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1</v>
+      </c>
+      <c r="H128" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" customHeight="1" ht="18">
+      <c r="A129" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B129" s="1">
+        <v>5</v>
+      </c>
+      <c r="C129" s="1">
+        <v>6</v>
+      </c>
+      <c r="D129" s="1">
+        <v>6</v>
+      </c>
+      <c r="E129" s="1">
+        <v>6</v>
+      </c>
+      <c r="F129" s="1"/>
+      <c r="G129" s="1">
+        <v>5</v>
+      </c>
+      <c r="H129" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" customHeight="1" ht="18">
+      <c r="A130" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3</v>
+      </c>
+      <c r="C130" s="1">
+        <v>4</v>
+      </c>
+      <c r="D130" s="1">
+        <v>3</v>
+      </c>
+      <c r="E130" s="1">
+        <v>4</v>
+      </c>
+      <c r="F130" s="1">
+        <v>1</v>
+      </c>
+      <c r="G130" s="1"/>
+      <c r="H130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" customHeight="1" ht="18">
+      <c r="A131" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B131" s="1">
+        <v>5</v>
+      </c>
+      <c r="C131" s="1">
+        <v>5</v>
+      </c>
+      <c r="D131" s="1">
+        <v>5</v>
+      </c>
+      <c r="E131" s="1">
+        <v>5</v>
+      </c>
+      <c r="F131" s="1">
+        <v>2</v>
+      </c>
+      <c r="G131" s="1">
+        <v>5</v>
+      </c>
+      <c r="H131" s="1"/>
+    </row>
+    <row r="132" spans="1:8" customHeight="1" ht="18">
+      <c r="A132" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3</v>
+      </c>
+      <c r="C132" s="1">
+        <v>5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>4</v>
+      </c>
+      <c r="E132" s="1">
+        <v>4</v>
+      </c>
+      <c r="F132" s="1">
+        <v>1</v>
+      </c>
+      <c r="G132" s="1">
+        <v>3</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" customHeight="1" ht="18">
+      <c r="A133" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1</v>
+      </c>
+      <c r="C133" s="1">
+        <v>3</v>
+      </c>
+      <c r="D133" s="1">
+        <v>3</v>
+      </c>
+      <c r="E133" s="1">
+        <v>3</v>
+      </c>
+      <c r="F133" s="1">
+        <v>0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2</v>
+      </c>
+      <c r="H133" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" customHeight="1" ht="18">
+      <c r="A134" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B134" s="1">
+        <v>2</v>
+      </c>
+      <c r="C134" s="1">
+        <v>1</v>
+      </c>
+      <c r="D134" s="1">
+        <v>1</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+      <c r="F134" s="1">
+        <v>1</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1</v>
+      </c>
+      <c r="H134" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" customHeight="1" ht="18">
+      <c r="A135" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B135" s="1">
+        <v>2</v>
+      </c>
+      <c r="C135" s="1">
+        <v>3</v>
+      </c>
+      <c r="D135" s="1">
+        <v>2</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2</v>
+      </c>
+      <c r="F135" s="1">
+        <v>0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>2</v>
+      </c>
+      <c r="H135" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" customHeight="1" ht="18">
+      <c r="A136" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1</v>
+      </c>
+      <c r="C136" s="1">
+        <v>1</v>
+      </c>
+      <c r="D136" s="1">
+        <v>0</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+      <c r="F136" s="1">
+        <v>0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1</v>
+      </c>
+      <c r="H136" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" customHeight="1" ht="18">
+      <c r="A137" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1</v>
+      </c>
+      <c r="C137" s="1">
+        <v>2</v>
+      </c>
+      <c r="D137" s="1">
+        <v>1</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2</v>
+      </c>
+      <c r="F137" s="1">
+        <v>0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1</v>
+      </c>
+      <c r="H137" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" customHeight="1" ht="18">
+      <c r="A138" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2</v>
+      </c>
+      <c r="C138" s="1">
+        <v>1</v>
+      </c>
+      <c r="D138" s="1">
+        <v>1</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+      <c r="F138" s="1">
+        <v>1</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1</v>
+      </c>
+      <c r="H138" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" customHeight="1" ht="18">
+      <c r="A139" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1</v>
+      </c>
+      <c r="C139" s="1">
+        <v>2</v>
+      </c>
+      <c r="D139" s="1">
+        <v>1</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2</v>
+      </c>
+      <c r="F139" s="1">
+        <v>0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1</v>
+      </c>
+      <c r="H139" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" customHeight="1" ht="18">
+      <c r="A140" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1</v>
+      </c>
+      <c r="C140" s="1">
+        <v>1</v>
+      </c>
+      <c r="D140" s="1">
+        <v>1</v>
+      </c>
+      <c r="E140" s="1">
+        <v>0</v>
+      </c>
+      <c r="F140" s="1">
+        <v>0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1</v>
+      </c>
+      <c r="H140" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" customHeight="1" ht="18">
+      <c r="A141" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1</v>
+      </c>
+      <c r="C141" s="1">
+        <v>0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>0</v>
+      </c>
+      <c r="E141" s="1">
+        <v>0</v>
+      </c>
+      <c r="F141" s="1">
+        <v>0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1</v>
+      </c>
+      <c r="H141" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" customHeight="1" ht="18">
+      <c r="A142" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1</v>
+      </c>
+      <c r="C142" s="1">
+        <v>4</v>
+      </c>
+      <c r="D142" s="1">
+        <v>3</v>
+      </c>
+      <c r="E142" s="1">
+        <v>4</v>
+      </c>
+      <c r="F142" s="1">
+        <v>0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1</v>
+      </c>
+      <c r="H142" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" customHeight="1" ht="18">
+      <c r="A143" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B143" s="1">
+        <v>1</v>
+      </c>
+      <c r="C143" s="1">
+        <v>1</v>
+      </c>
+      <c r="D143" s="1">
+        <v>0</v>
+      </c>
+      <c r="E143" s="1">
+        <v>0</v>
+      </c>
+      <c r="F143" s="1">
+        <v>0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" customHeight="1" ht="18">
+      <c r="A144" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1</v>
+      </c>
+      <c r="C144" s="1">
+        <v>1</v>
+      </c>
+      <c r="D144" s="1">
+        <v>1</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+      <c r="F144" s="1">
+        <v>0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1</v>
+      </c>
+      <c r="H144" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" customHeight="1" ht="18">
+      <c r="A145" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B145" s="1">
+        <v>2</v>
+      </c>
+      <c r="C145" s="1">
+        <v>5</v>
+      </c>
+      <c r="D145" s="1">
+        <v>4</v>
+      </c>
+      <c r="E145" s="1">
+        <v>5</v>
+      </c>
+      <c r="F145" s="1">
+        <v>1</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" customHeight="1" ht="18">
+      <c r="A146" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1</v>
+      </c>
+      <c r="C146" s="1">
+        <v>1</v>
+      </c>
+      <c r="D146" s="1">
+        <v>1</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+      <c r="F146" s="1">
+        <v>0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>2</v>
+      </c>
+      <c r="H146" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" customHeight="1" ht="18">
+      <c r="A147" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1</v>
+      </c>
+      <c r="C147" s="1">
+        <v>0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>0</v>
+      </c>
+      <c r="E147" s="1">
+        <v>0</v>
+      </c>
+      <c r="F147" s="1">
+        <v>0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1</v>
+      </c>
+      <c r="H147" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" customHeight="1" ht="18">
+      <c r="A149" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B149" s="2"/>
+      <c r="C149" s="2"/>
+      <c r="D149" s="2"/>
+      <c r="E149" s="2"/>
+      <c r="F149" s="2"/>
+      <c r="G149" s="2"/>
+      <c r="H149" s="2"/>
+    </row>
+    <row r="150" spans="1:8" customHeight="1" ht="18">
+      <c r="A150" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" customHeight="1" ht="18">
+      <c r="A151" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B151" s="1">
+        <v>2</v>
+      </c>
+      <c r="C151" s="1">
+        <v>4</v>
+      </c>
+      <c r="D151" s="1">
+        <v>2</v>
+      </c>
+      <c r="E151" s="1">
+        <v>3</v>
+      </c>
+      <c r="F151" s="1">
+        <v>3</v>
+      </c>
+      <c r="G151" s="1">
+        <v>3</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" customHeight="1" ht="18">
+      <c r="A152" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B152" s="1">
+        <v>0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>2</v>
+      </c>
+      <c r="D152" s="1">
+        <v>3</v>
+      </c>
+      <c r="E152" s="1">
+        <v>2</v>
+      </c>
+      <c r="F152" s="1">
+        <v>3</v>
+      </c>
+      <c r="G152" s="1">
+        <v>2</v>
+      </c>
+      <c r="H152" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" customHeight="1" ht="18">
+      <c r="A153" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2</v>
+      </c>
+      <c r="C153" s="1">
+        <v>3</v>
+      </c>
+      <c r="D153" s="1">
+        <v>4</v>
+      </c>
+      <c r="E153" s="1">
+        <v>4</v>
+      </c>
+      <c r="F153" s="1">
+        <v>5</v>
+      </c>
+      <c r="G153" s="1">
+        <v>4</v>
+      </c>
+      <c r="H153" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" customHeight="1" ht="18">
+      <c r="A154" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B154" s="1">
+        <v>1</v>
+      </c>
+      <c r="C154" s="1">
+        <v>2</v>
+      </c>
+      <c r="D154" s="1">
+        <v>3</v>
+      </c>
+      <c r="E154" s="1">
+        <v>3</v>
+      </c>
+      <c r="F154" s="1">
+        <v>3</v>
+      </c>
+      <c r="G154" s="1">
+        <v>2</v>
+      </c>
+      <c r="H154" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" customHeight="1" ht="18">
+      <c r="A155" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5</v>
+      </c>
+      <c r="C155" s="1">
+        <v>6</v>
+      </c>
+      <c r="D155" s="1">
+        <v>5</v>
+      </c>
+      <c r="E155" s="1">
+        <v>6</v>
+      </c>
+      <c r="F155" s="1">
+        <v>6</v>
+      </c>
+      <c r="G155" s="1">
+        <v>6</v>
+      </c>
+      <c r="H155" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" customHeight="1" ht="18">
+      <c r="A156" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B156" s="1">
+        <v>3</v>
+      </c>
+      <c r="C156" s="1">
+        <v>4</v>
+      </c>
+      <c r="D156" s="1">
+        <v>4</v>
+      </c>
+      <c r="E156" s="1">
+        <v>4</v>
+      </c>
+      <c r="F156" s="1">
+        <v>4</v>
+      </c>
+      <c r="G156" s="1">
+        <v>4</v>
+      </c>
+      <c r="H156" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" customHeight="1" ht="18">
+      <c r="A157" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B157" s="1">
+        <v>4</v>
+      </c>
+      <c r="C157" s="1">
+        <v>5</v>
+      </c>
+      <c r="D157" s="1">
+        <v>5</v>
+      </c>
+      <c r="E157" s="1">
+        <v>5</v>
+      </c>
+      <c r="F157" s="1">
+        <v>5</v>
+      </c>
+      <c r="G157" s="1">
+        <v>5</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" customHeight="1" ht="18">
+      <c r="A158" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B158" s="1"/>
+      <c r="C158" s="1">
+        <v>3</v>
+      </c>
+      <c r="D158" s="1">
+        <v>4</v>
+      </c>
+      <c r="E158" s="1">
+        <v>4</v>
+      </c>
+      <c r="F158" s="1">
+        <v>4</v>
+      </c>
+      <c r="G158" s="1">
+        <v>4</v>
+      </c>
+      <c r="H158" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" customHeight="1" ht="18">
+      <c r="A159" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1">
+        <v>3</v>
+      </c>
+      <c r="E159" s="1">
+        <v>4</v>
+      </c>
+      <c r="F159" s="1">
+        <v>4</v>
+      </c>
+      <c r="G159" s="1">
+        <v>4</v>
+      </c>
+      <c r="H159" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" customHeight="1" ht="18">
+      <c r="A160" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B160" s="1">
+        <v>1</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2</v>
+      </c>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>3</v>
+      </c>
+      <c r="F160" s="1">
+        <v>3</v>
+      </c>
+      <c r="G160" s="1">
+        <v>2</v>
+      </c>
+      <c r="H160" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" customHeight="1" ht="18">
+      <c r="A161" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1</v>
+      </c>
+      <c r="C161" s="1">
+        <v>1</v>
+      </c>
+      <c r="D161" s="1">
+        <v>2</v>
+      </c>
+      <c r="E161" s="1"/>
+      <c r="F161" s="1">
+        <v>4</v>
+      </c>
+      <c r="G161" s="1">
+        <v>3</v>
+      </c>
+      <c r="H161" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" customHeight="1" ht="18">
+      <c r="A162" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1</v>
+      </c>
+      <c r="D162" s="1">
+        <v>1</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+      <c r="F162" s="1"/>
+      <c r="G162" s="1">
+        <v>2</v>
+      </c>
+      <c r="H162" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" customHeight="1" ht="18">
+      <c r="A163" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1</v>
+      </c>
+      <c r="D163" s="1">
+        <v>2</v>
+      </c>
+      <c r="E163" s="1">
+        <v>2</v>
+      </c>
+      <c r="F163" s="1">
+        <v>2</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" customHeight="1" ht="18">
+      <c r="A164" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1</v>
+      </c>
+      <c r="C164" s="1">
+        <v>2</v>
+      </c>
+      <c r="D164" s="1">
+        <v>0</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+      <c r="F164" s="1">
+        <v>1</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1</v>
+      </c>
+      <c r="H164" s="1"/>
+    </row>
+    <row r="165" spans="1:8" customHeight="1" ht="18">
+      <c r="A165" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1</v>
+      </c>
+      <c r="D165" s="1">
+        <v>1</v>
+      </c>
+      <c r="E165" s="1">
+        <v>2</v>
+      </c>
+      <c r="F165" s="1">
+        <v>1</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" customHeight="1" ht="18">
+      <c r="A166" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B166" s="1">
+        <v>0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1</v>
+      </c>
+      <c r="D166" s="1">
+        <v>1</v>
+      </c>
+      <c r="E166" s="1">
+        <v>0</v>
+      </c>
+      <c r="F166" s="1">
+        <v>1</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" customHeight="1" ht="18">
+      <c r="A167" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B167" s="1">
+        <v>0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1</v>
+      </c>
+      <c r="D167" s="1">
+        <v>1</v>
+      </c>
+      <c r="E167" s="1">
+        <v>0</v>
+      </c>
+      <c r="F167" s="1">
+        <v>1</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1</v>
+      </c>
+      <c r="H167" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" customHeight="1" ht="18">
+      <c r="A168" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B168" s="1">
+        <v>2</v>
+      </c>
+      <c r="C168" s="1">
+        <v>2</v>
+      </c>
+      <c r="D168" s="1">
+        <v>3</v>
+      </c>
+      <c r="E168" s="1">
+        <v>4</v>
+      </c>
+      <c r="F168" s="1">
+        <v>3</v>
+      </c>
+      <c r="G168" s="1">
+        <v>3</v>
+      </c>
+      <c r="H168" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" customHeight="1" ht="18">
+      <c r="A169" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1</v>
+      </c>
+      <c r="C169" s="1">
+        <v>1</v>
+      </c>
+      <c r="D169" s="1">
+        <v>1</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+      <c r="F169" s="1">
+        <v>0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" customHeight="1" ht="18">
+      <c r="A170" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1</v>
+      </c>
+      <c r="D170" s="1">
+        <v>1</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+      <c r="F170" s="1">
+        <v>1</v>
+      </c>
+      <c r="G170" s="1">
+        <v>1</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" customHeight="1" ht="18">
+      <c r="A171" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B171" s="1">
+        <v>2</v>
+      </c>
+      <c r="C171" s="1">
+        <v>4</v>
+      </c>
+      <c r="D171" s="1">
+        <v>4</v>
+      </c>
+      <c r="E171" s="1">
+        <v>5</v>
+      </c>
+      <c r="F171" s="1">
+        <v>5</v>
+      </c>
+      <c r="G171" s="1">
+        <v>5</v>
+      </c>
+      <c r="H171" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" customHeight="1" ht="18">
+      <c r="A172" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1</v>
+      </c>
+      <c r="D172" s="1">
+        <v>1</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+      <c r="F172" s="1">
+        <v>1</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" customHeight="1" ht="18">
+      <c r="A173" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B173" s="1">
+        <v>0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>1</v>
+      </c>
+      <c r="D173" s="1">
+        <v>1</v>
+      </c>
+      <c r="E173" s="1">
+        <v>0</v>
+      </c>
+      <c r="F173" s="1">
+        <v>0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" customHeight="1" ht="18">
+      <c r="A175" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="2"/>
+      <c r="D175" s="2"/>
+      <c r="E175" s="2"/>
+      <c r="F175" s="2"/>
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+    </row>
+    <row r="176" spans="1:8" customHeight="1" ht="18">
+      <c r="A176" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" customHeight="1" ht="18">
+      <c r="A177" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B177" s="1">
+        <v>3</v>
+      </c>
+      <c r="C177" s="1">
+        <v>3</v>
+      </c>
+      <c r="D177" s="1">
+        <v>3</v>
+      </c>
+      <c r="E177" s="1">
+        <v>4</v>
+      </c>
+      <c r="F177" s="1">
+        <v>3</v>
+      </c>
+      <c r="G177" s="1">
+        <v>3</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" customHeight="1" ht="18">
+      <c r="A178" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2</v>
+      </c>
+      <c r="C178" s="1">
+        <v>3</v>
+      </c>
+      <c r="D178" s="1">
+        <v>4</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+      <c r="F178" s="1">
+        <v>3</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3</v>
+      </c>
+      <c r="H178" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" customHeight="1" ht="18">
+      <c r="A179" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B179" s="1">
+        <v>4</v>
+      </c>
+      <c r="C179" s="1">
+        <v>4</v>
+      </c>
+      <c r="D179" s="1">
+        <v>5</v>
+      </c>
+      <c r="E179" s="1">
+        <v>3</v>
+      </c>
+      <c r="F179" s="1">
+        <v>5</v>
+      </c>
+      <c r="G179" s="1">
+        <v>4</v>
+      </c>
+      <c r="H179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" customHeight="1" ht="18">
+      <c r="A180" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B180" s="1">
+        <v>2</v>
+      </c>
+      <c r="C180" s="1">
+        <v>4</v>
+      </c>
+      <c r="D180" s="1">
+        <v>4</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+      <c r="F180" s="1">
+        <v>4</v>
+      </c>
+      <c r="G180" s="1">
+        <v>3</v>
+      </c>
+      <c r="H180" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" customHeight="1" ht="18">
+      <c r="A181" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B181" s="1">
+        <v>6</v>
+      </c>
+      <c r="C181" s="1">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1">
+        <v>6</v>
+      </c>
+      <c r="E181" s="1">
+        <v>6</v>
+      </c>
+      <c r="F181" s="1">
+        <v>6</v>
+      </c>
+      <c r="G181" s="1">
+        <v>6</v>
+      </c>
+      <c r="H181" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" customHeight="1" ht="18">
+      <c r="A182" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B182" s="1">
+        <v>4</v>
+      </c>
+      <c r="C182" s="1">
+        <v>4</v>
+      </c>
+      <c r="D182" s="1">
+        <v>4</v>
+      </c>
+      <c r="E182" s="1">
+        <v>5</v>
+      </c>
+      <c r="F182" s="1">
+        <v>5</v>
+      </c>
+      <c r="G182" s="1">
+        <v>4</v>
+      </c>
+      <c r="H182" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" customHeight="1" ht="18">
+      <c r="A183" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B183" s="1">
+        <v>5</v>
+      </c>
+      <c r="C183" s="1">
+        <v>5</v>
+      </c>
+      <c r="D183" s="1">
+        <v>5</v>
+      </c>
+      <c r="E183" s="1">
+        <v>5</v>
+      </c>
+      <c r="F183" s="1">
+        <v>5</v>
+      </c>
+      <c r="G183" s="1">
+        <v>5</v>
+      </c>
+      <c r="H183" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" customHeight="1" ht="18">
+      <c r="A184" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B184" s="1">
+        <v>4</v>
+      </c>
+      <c r="C184" s="1">
+        <v>5</v>
+      </c>
+      <c r="D184" s="1">
+        <v>5</v>
+      </c>
+      <c r="E184" s="1">
+        <v>3</v>
+      </c>
+      <c r="F184" s="1">
+        <v>4</v>
+      </c>
+      <c r="G184" s="1">
+        <v>4</v>
+      </c>
+      <c r="H184" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" customHeight="1" ht="18">
+      <c r="A185" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B185" s="1">
+        <v>4</v>
+      </c>
+      <c r="C185" s="1">
+        <v>4</v>
+      </c>
+      <c r="D185" s="1">
+        <v>4</v>
+      </c>
+      <c r="E185" s="1">
+        <v>3</v>
+      </c>
+      <c r="F185" s="1">
+        <v>4</v>
+      </c>
+      <c r="G185" s="1">
+        <v>4</v>
+      </c>
+      <c r="H185" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" customHeight="1" ht="18">
+      <c r="A186" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B186" s="1">
+        <v>3</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3</v>
+      </c>
+      <c r="D186" s="1">
+        <v>3</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2</v>
+      </c>
+      <c r="F186" s="1">
+        <v>3</v>
+      </c>
+      <c r="G186" s="1">
+        <v>3</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" customHeight="1" ht="18">
+      <c r="A187" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B187" s="1">
+        <v>3</v>
+      </c>
+      <c r="C187" s="1">
+        <v>5</v>
+      </c>
+      <c r="D187" s="1">
+        <v>5</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+      <c r="F187" s="1">
+        <v>4</v>
+      </c>
+      <c r="G187" s="1">
+        <v>4</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" customHeight="1" ht="18">
+      <c r="A188" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3</v>
+      </c>
+      <c r="C188" s="1">
+        <v>3</v>
+      </c>
+      <c r="D188" s="1">
+        <v>3</v>
+      </c>
+      <c r="E188" s="1">
+        <v>2</v>
+      </c>
+      <c r="F188" s="1">
+        <v>4</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3</v>
+      </c>
+      <c r="H188" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" customHeight="1" ht="18">
+      <c r="A189" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B189" s="1">
+        <v>3</v>
+      </c>
+      <c r="C189" s="1">
+        <v>3</v>
+      </c>
+      <c r="D189" s="1">
+        <v>3</v>
+      </c>
+      <c r="E189" s="1">
+        <v>2</v>
+      </c>
+      <c r="F189" s="1">
+        <v>4</v>
+      </c>
+      <c r="G189" s="1">
+        <v>3</v>
+      </c>
+      <c r="H189" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" customHeight="1" ht="18">
+      <c r="A190" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3</v>
+      </c>
+      <c r="C190" s="1">
+        <v>3</v>
+      </c>
+      <c r="D190" s="1">
+        <v>2</v>
+      </c>
+      <c r="E190" s="1">
+        <v>2</v>
+      </c>
+      <c r="F190" s="1">
+        <v>2</v>
+      </c>
+      <c r="G190" s="1">
+        <v>2</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" customHeight="1" ht="18">
+      <c r="A191" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1">
+        <v>4</v>
+      </c>
+      <c r="D191" s="1">
+        <v>3</v>
+      </c>
+      <c r="E191" s="1">
+        <v>2</v>
+      </c>
+      <c r="F191" s="1">
+        <v>3</v>
+      </c>
+      <c r="G191" s="1">
+        <v>3</v>
+      </c>
+      <c r="H191" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" customHeight="1" ht="18">
+      <c r="A192" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B192" s="1">
+        <v>0</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1">
+        <v>3</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+      <c r="F192" s="1">
+        <v>2</v>
+      </c>
+      <c r="G192" s="1">
+        <v>1</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" customHeight="1" ht="18">
+      <c r="A193" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B193" s="1">
+        <v>1</v>
+      </c>
+      <c r="C193" s="1">
+        <v>1</v>
+      </c>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+      <c r="F193" s="1">
+        <v>3</v>
+      </c>
+      <c r="G193" s="1">
+        <v>2</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" customHeight="1" ht="18">
+      <c r="A194" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B194" s="1">
+        <v>3</v>
+      </c>
+      <c r="C194" s="1">
+        <v>4</v>
+      </c>
+      <c r="D194" s="1">
+        <v>4</v>
+      </c>
+      <c r="E194" s="1"/>
+      <c r="F194" s="1">
+        <v>4</v>
+      </c>
+      <c r="G194" s="1">
+        <v>4</v>
+      </c>
+      <c r="H194" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" customHeight="1" ht="18">
+      <c r="A195" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B195" s="1">
+        <v>1</v>
+      </c>
+      <c r="C195" s="1">
+        <v>2</v>
+      </c>
+      <c r="D195" s="1">
+        <v>1</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+      <c r="F195" s="1"/>
+      <c r="G195" s="1">
+        <v>2</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" customHeight="1" ht="18">
+      <c r="A196" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B196" s="1">
+        <v>1</v>
+      </c>
+      <c r="C196" s="1">
+        <v>3</v>
+      </c>
+      <c r="D196" s="1">
+        <v>2</v>
+      </c>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+      <c r="F196" s="1">
+        <v>2</v>
+      </c>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" customHeight="1" ht="18">
+      <c r="A197" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B197" s="1">
+        <v>5</v>
+      </c>
+      <c r="C197" s="1">
+        <v>5</v>
+      </c>
+      <c r="D197" s="1">
+        <v>5</v>
+      </c>
+      <c r="E197" s="1">
+        <v>3</v>
+      </c>
+      <c r="F197" s="1">
+        <v>5</v>
+      </c>
+      <c r="G197" s="1">
+        <v>5</v>
+      </c>
+      <c r="H197" s="1"/>
+    </row>
+    <row r="198" spans="1:8" customHeight="1" ht="18">
+      <c r="A198" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B198" s="1">
+        <v>2</v>
+      </c>
+      <c r="C198" s="1">
+        <v>2</v>
+      </c>
+      <c r="D198" s="1">
+        <v>1</v>
+      </c>
+      <c r="E198" s="1">
+        <v>2</v>
+      </c>
+      <c r="F198" s="1">
+        <v>2</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" customHeight="1" ht="18">
+      <c r="A199" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B199" s="1">
+        <v>0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0</v>
+      </c>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+      <c r="F199" s="1">
+        <v>1</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" customHeight="1" ht="18">
+      <c r="A201" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B201" s="2"/>
+      <c r="C201" s="2"/>
+      <c r="D201" s="2"/>
+      <c r="E201" s="2"/>
+      <c r="F201" s="2"/>
+      <c r="G201" s="2"/>
+      <c r="H201" s="2"/>
+    </row>
+    <row r="202" spans="1:8" customHeight="1" ht="18">
+      <c r="A202" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" customHeight="1" ht="18">
+      <c r="A203" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B203" s="1">
+        <v>3</v>
+      </c>
+      <c r="C203" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" customHeight="1" ht="18">
+      <c r="A204" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B204" s="1">
+        <v>3</v>
+      </c>
+      <c r="C204" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" customHeight="1" ht="18">
+      <c r="A205" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B205" s="1">
+        <v>4</v>
+      </c>
+      <c r="C205" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" customHeight="1" ht="18">
+      <c r="A206" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B206" s="1">
+        <v>3</v>
+      </c>
+      <c r="C206" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" customHeight="1" ht="18">
+      <c r="A207" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B207" s="1">
+        <v>6</v>
+      </c>
+      <c r="C207" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" customHeight="1" ht="18">
+      <c r="A208" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B208" s="1">
+        <v>3</v>
+      </c>
+      <c r="C208" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" customHeight="1" ht="18">
+      <c r="A209" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B209" s="1">
+        <v>5</v>
+      </c>
+      <c r="C209" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" customHeight="1" ht="18">
+      <c r="A210" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B210" s="1">
+        <v>4</v>
+      </c>
+      <c r="C210" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" customHeight="1" ht="18">
+      <c r="A211" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B211" s="1">
+        <v>4</v>
+      </c>
+      <c r="C211" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" customHeight="1" ht="18">
+      <c r="A212" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B212" s="1">
+        <v>3</v>
+      </c>
+      <c r="C212" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" customHeight="1" ht="18">
+      <c r="A213" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B213" s="1">
+        <v>4</v>
+      </c>
+      <c r="C213" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" customHeight="1" ht="18">
+      <c r="A214" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B214" s="1">
+        <v>3</v>
+      </c>
+      <c r="C214" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" customHeight="1" ht="18">
+      <c r="A215" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B215" s="1">
+        <v>3</v>
+      </c>
+      <c r="C215" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" customHeight="1" ht="18">
+      <c r="A216" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B216" s="1">
+        <v>2</v>
+      </c>
+      <c r="C216" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" customHeight="1" ht="18">
+      <c r="A217" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B217" s="1">
+        <v>2</v>
+      </c>
+      <c r="C217" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" customHeight="1" ht="18">
+      <c r="A218" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B218" s="1">
+        <v>2</v>
+      </c>
+      <c r="C218" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" customHeight="1" ht="18">
+      <c r="A219" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B219" s="1">
+        <v>3</v>
+      </c>
+      <c r="C219" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" customHeight="1" ht="18">
+      <c r="A220" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B220" s="1">
+        <v>3</v>
+      </c>
+      <c r="C220" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" customHeight="1" ht="18">
+      <c r="A221" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B221" s="1">
+        <v>2</v>
+      </c>
+      <c r="C221" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" customHeight="1" ht="18">
+      <c r="A222" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B222" s="1">
+        <v>3</v>
+      </c>
+      <c r="C222" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" customHeight="1" ht="18">
+      <c r="A223" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B223" s="1">
+        <v>4</v>
+      </c>
+      <c r="C223" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" customHeight="1" ht="18">
+      <c r="A224" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B224" s="1"/>
+      <c r="C224" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" customHeight="1" ht="18">
+      <c r="A225" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B225" s="1">
+        <v>1</v>
+      </c>
+      <c r="C225" s="1"/>
+    </row>
+    <row r="227" spans="1:8" customHeight="1" ht="18">
+      <c r="A227" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B227" s="2"/>
+      <c r="C227" s="2"/>
+      <c r="D227" s="2"/>
+      <c r="E227" s="2"/>
+      <c r="F227" s="2"/>
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+    </row>
+    <row r="228" spans="1:8" customHeight="1" ht="18">
+      <c r="A228" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" customHeight="1" ht="18">
+      <c r="A229" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B229" s="1"/>
+      <c r="C229" s="1">
+        <v>2</v>
+      </c>
+      <c r="D229" s="1">
+        <v>1</v>
+      </c>
+      <c r="E229" s="1">
+        <v>2</v>
+      </c>
+      <c r="F229" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G229" s="1">
+        <v>-1</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" customHeight="1" ht="18">
+      <c r="A230" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B230" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1">
+        <v>1</v>
+      </c>
+      <c r="E230" s="1">
+        <v>2</v>
+      </c>
+      <c r="F230" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G230" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" customHeight="1" ht="18">
+      <c r="A231" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B231" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C231" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
+        <v>3</v>
+      </c>
+      <c r="F231" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G231" s="1">
+        <v>-1</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" customHeight="1" ht="18">
+      <c r="A232" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B232" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C232" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D232" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E232" s="1"/>
+      <c r="F232" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G232" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" customHeight="1" ht="18">
+      <c r="A233" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B233" s="1">
+        <v>4</v>
+      </c>
+      <c r="C233" s="1">
+        <v>6</v>
+      </c>
+      <c r="D233" s="1">
+        <v>6</v>
+      </c>
+      <c r="E233" s="1">
+        <v>6</v>
+      </c>
+      <c r="F233" s="1"/>
+      <c r="G233" s="1">
+        <v>4</v>
+      </c>
+      <c r="H233" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" customHeight="1" ht="18">
+      <c r="A234" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B234" s="1">
+        <v>1</v>
+      </c>
+      <c r="C234" s="1">
+        <v>3</v>
+      </c>
+      <c r="D234" s="1">
+        <v>1</v>
+      </c>
+      <c r="E234" s="1">
+        <v>3</v>
+      </c>
+      <c r="F234" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G234" s="1"/>
+      <c r="H234" s="1">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" customHeight="1" ht="18">
+      <c r="A235" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B235" s="1">
+        <v>5</v>
+      </c>
+      <c r="C235" s="1">
+        <v>5</v>
+      </c>
+      <c r="D235" s="1">
+        <v>4</v>
+      </c>
+      <c r="E235" s="1">
+        <v>5</v>
+      </c>
+      <c r="F235" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G235" s="1">
+        <v>4</v>
+      </c>
+      <c r="H235" s="1"/>
+    </row>
+    <row r="236" spans="1:8" customHeight="1" ht="18">
+      <c r="A236" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B236" s="1">
+        <v>1</v>
+      </c>
+      <c r="C236" s="1">
+        <v>5</v>
+      </c>
+      <c r="D236" s="1">
+        <v>2</v>
+      </c>
+      <c r="E236" s="1">
+        <v>3</v>
+      </c>
+      <c r="F236" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" customHeight="1" ht="18">
+      <c r="A237" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B237" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C237" s="1">
+        <v>1</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0</v>
+      </c>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+      <c r="F237" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G237" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" customHeight="1" ht="18">
+      <c r="A238" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B238" s="1">
+        <v>0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D238" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E238" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F238" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G238" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" customHeight="1" ht="18">
+      <c r="A239" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B239" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C239" s="1">
+        <v>1</v>
+      </c>
+      <c r="D239" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E239" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F239" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G239" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" customHeight="1" ht="18">
+      <c r="A240" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B240" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C240" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D240" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E240" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F240" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G240" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" customHeight="1" ht="18">
+      <c r="A241" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B241" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C241" s="1">
+        <v>0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E241" s="1">
+        <v>0</v>
+      </c>
+      <c r="F241" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G241" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" customHeight="1" ht="18">
+      <c r="A242" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B242" s="1">
+        <v>0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D242" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E242" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F242" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G242" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" customHeight="1" ht="18">
+      <c r="A243" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B243" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C243" s="1">
+        <v>0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E243" s="1">
+        <v>0</v>
+      </c>
+      <c r="F243" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G243" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" customHeight="1" ht="18">
+      <c r="A244" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B244" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C244" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D244" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E244" s="1">
+        <v>-4</v>
+      </c>
+      <c r="F244" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G244" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" customHeight="1" ht="18">
+      <c r="A245" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B245" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C245" s="1">
+        <v>-4</v>
+      </c>
+      <c r="D245" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E245" s="1">
+        <v>-4</v>
+      </c>
+      <c r="F245" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G245" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" customHeight="1" ht="18">
+      <c r="A246" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B246" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C246" s="1">
+        <v>3</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0</v>
+      </c>
+      <c r="E246" s="1">
+        <v>3</v>
+      </c>
+      <c r="F246" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G246" s="1">
+        <v>-4</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" customHeight="1" ht="18">
+      <c r="A247" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B247" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C247" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D247" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E247" s="1">
+        <v>-4</v>
+      </c>
+      <c r="F247" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G247" s="1">
+        <v>-5</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" customHeight="1" ht="18">
+      <c r="A248" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B248" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C248" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D248" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E248" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F248" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G248" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" customHeight="1" ht="18">
+      <c r="A249" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B249" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C249" s="1">
+        <v>5</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3</v>
+      </c>
+      <c r="E249" s="1">
+        <v>5</v>
+      </c>
+      <c r="F249" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G249" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" customHeight="1" ht="18">
+      <c r="A250" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B250" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C250" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D250" s="1">
+        <v>-3</v>
+      </c>
+      <c r="E250" s="1">
+        <v>-2</v>
+      </c>
+      <c r="F250" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G250" s="1">
+        <v>-1</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" customHeight="1" ht="18">
+      <c r="A251" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B251" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C251" s="1">
+        <v>-4</v>
+      </c>
+      <c r="D251" s="1">
+        <v>-5</v>
+      </c>
+      <c r="E251" s="1">
+        <v>-4</v>
+      </c>
+      <c r="F251" s="1">
+        <v>-6</v>
+      </c>
+      <c r="G251" s="1">
+        <v>-3</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" customHeight="1" ht="18">
+      <c r="A253" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B253" s="2"/>
+      <c r="C253" s="2"/>
+      <c r="D253" s="2"/>
+      <c r="E253" s="2"/>
+      <c r="F253" s="2"/>
+      <c r="G253" s="2"/>
+      <c r="H253" s="2"/>
+    </row>
+    <row r="254" spans="1:8" customHeight="1" ht="18">
+      <c r="A254" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" customHeight="1" ht="18">
+      <c r="A255" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B255" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C255" s="1">
+        <v>3</v>
+      </c>
+      <c r="D255" s="1">
+        <v>0</v>
+      </c>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+      <c r="F255" s="1">
+        <v>2</v>
+      </c>
+      <c r="G255" s="1">
+        <v>2</v>
+      </c>
+      <c r="H255" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" customHeight="1" ht="18">
+      <c r="A256" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B256" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C256" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D256" s="1">
+        <v>2</v>
+      </c>
+      <c r="E256" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F256" s="1">
+        <v>2</v>
+      </c>
+      <c r="G256" s="1">
+        <v>0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" customHeight="1" ht="18">
+      <c r="A257" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B257" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C257" s="1">
+        <v>0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>3</v>
+      </c>
+      <c r="E257" s="1">
+        <v>2</v>
+      </c>
+      <c r="F257" s="1">
+        <v>5</v>
+      </c>
+      <c r="G257" s="1">
+        <v>3</v>
+      </c>
+      <c r="H257" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" customHeight="1" ht="18">
+      <c r="A258" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B258" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C258" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D258" s="1">
+        <v>2</v>
+      </c>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+      <c r="F258" s="1">
+        <v>2</v>
+      </c>
+      <c r="G258" s="1">
+        <v>0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" customHeight="1" ht="18">
+      <c r="A259" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B259" s="1">
+        <v>4</v>
+      </c>
+      <c r="C259" s="1">
+        <v>6</v>
+      </c>
+      <c r="D259" s="1">
+        <v>4</v>
+      </c>
+      <c r="E259" s="1">
+        <v>6</v>
+      </c>
+      <c r="F259" s="1">
+        <v>6</v>
+      </c>
+      <c r="G259" s="1">
+        <v>6</v>
+      </c>
+      <c r="H259" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" customHeight="1" ht="18">
+      <c r="A260" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B260" s="1">
+        <v>0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>2</v>
+      </c>
+      <c r="D260" s="1">
+        <v>3</v>
+      </c>
+      <c r="E260" s="1">
+        <v>2</v>
+      </c>
+      <c r="F260" s="1">
+        <v>3</v>
+      </c>
+      <c r="G260" s="1">
+        <v>3</v>
+      </c>
+      <c r="H260" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" customHeight="1" ht="18">
+      <c r="A261" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B261" s="1">
+        <v>3</v>
+      </c>
+      <c r="C261" s="1">
+        <v>5</v>
+      </c>
+      <c r="D261" s="1">
+        <v>5</v>
+      </c>
+      <c r="E261" s="1">
+        <v>5</v>
+      </c>
+      <c r="F261" s="1">
+        <v>5</v>
+      </c>
+      <c r="G261" s="1">
+        <v>5</v>
+      </c>
+      <c r="H261" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" customHeight="1" ht="18">
+      <c r="A262" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B262" s="1"/>
+      <c r="C262" s="1">
+        <v>1</v>
+      </c>
+      <c r="D262" s="1">
+        <v>3</v>
+      </c>
+      <c r="E262" s="1">
+        <v>3</v>
+      </c>
+      <c r="F262" s="1">
+        <v>3</v>
+      </c>
+      <c r="G262" s="1">
+        <v>3</v>
+      </c>
+      <c r="H262" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" customHeight="1" ht="18">
+      <c r="A263" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B263" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1">
+        <v>1</v>
+      </c>
+      <c r="E263" s="1">
+        <v>3</v>
+      </c>
+      <c r="F263" s="1">
+        <v>3</v>
+      </c>
+      <c r="G263" s="1">
+        <v>3</v>
+      </c>
+      <c r="H263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" customHeight="1" ht="18">
+      <c r="A264" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B264" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C264" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+      <c r="F264" s="1">
+        <v>2</v>
+      </c>
+      <c r="G264" s="1">
+        <v>0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" customHeight="1" ht="18">
+      <c r="A265" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B265" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C265" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D265" s="1">
+        <v>-1</v>
+      </c>
+      <c r="E265" s="1"/>
+      <c r="F265" s="1">
+        <v>3</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1</v>
+      </c>
+      <c r="H265" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" customHeight="1" ht="18">
+      <c r="A266" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B266" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C266" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D266" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E266" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F266" s="1"/>
+      <c r="G266" s="1">
+        <v>0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" customHeight="1" ht="18">
+      <c r="A267" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B267" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C267" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D267" s="1">
+        <v>0</v>
+      </c>
+      <c r="E267" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F267" s="1">
+        <v>0</v>
+      </c>
+      <c r="G267" s="1"/>
+      <c r="H267" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" customHeight="1" ht="18">
+      <c r="A268" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B268" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C268" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D268" s="1">
+        <v>-4</v>
+      </c>
+      <c r="E268" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F268" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G268" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H268" s="1"/>
+    </row>
+    <row r="269" spans="1:8" customHeight="1" ht="18">
+      <c r="A269" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B269" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C269" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D269" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E269" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F269" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G269" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" customHeight="1" ht="18">
+      <c r="A270" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B270" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C270" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D270" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E270" s="1">
+        <v>-5</v>
+      </c>
+      <c r="F270" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G270" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" customHeight="1" ht="18">
+      <c r="A271" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B271" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C271" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D271" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E271" s="1">
+        <v>-5</v>
+      </c>
+      <c r="F271" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G271" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H271" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" customHeight="1" ht="18">
+      <c r="A272" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B272" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C272" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D272" s="1">
+        <v>1</v>
+      </c>
+      <c r="E272" s="1">
+        <v>3</v>
+      </c>
+      <c r="F272" s="1">
+        <v>1</v>
+      </c>
+      <c r="G272" s="1">
+        <v>1</v>
+      </c>
+      <c r="H272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" customHeight="1" ht="18">
+      <c r="A273" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B273" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C273" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D273" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E273" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F273" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G273" s="1">
+        <v>-4</v>
+      </c>
+      <c r="H273" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" customHeight="1" ht="18">
+      <c r="A274" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B274" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C274" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D274" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E274" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F274" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G274" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H274" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" customHeight="1" ht="18">
+      <c r="A275" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B275" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C275" s="1">
+        <v>2</v>
+      </c>
+      <c r="D275" s="1">
+        <v>3</v>
+      </c>
+      <c r="E275" s="1">
+        <v>4</v>
+      </c>
+      <c r="F275" s="1">
+        <v>5</v>
+      </c>
+      <c r="G275" s="1">
+        <v>5</v>
+      </c>
+      <c r="H275" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" customHeight="1" ht="18">
+      <c r="A276" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B276" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C276" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D276" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E276" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F276" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G276" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H276" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" customHeight="1" ht="18">
+      <c r="A277" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B277" s="1">
+        <v>-5</v>
+      </c>
+      <c r="C277" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D277" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E277" s="1">
+        <v>-5</v>
+      </c>
+      <c r="F277" s="1">
+        <v>-4</v>
+      </c>
+      <c r="G277" s="1">
+        <v>-4</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" customHeight="1" ht="18">
+      <c r="A279" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B279" s="2"/>
+      <c r="C279" s="2"/>
+      <c r="D279" s="2"/>
+      <c r="E279" s="2"/>
+      <c r="F279" s="2"/>
+      <c r="G279" s="2"/>
+      <c r="H279" s="2"/>
+    </row>
+    <row r="280" spans="1:8" customHeight="1" ht="18">
+      <c r="A280" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" customHeight="1" ht="18">
+      <c r="A281" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B281" s="1">
+        <v>2</v>
+      </c>
+      <c r="C281" s="1">
+        <v>2</v>
+      </c>
+      <c r="D281" s="1">
+        <v>2</v>
+      </c>
+      <c r="E281" s="1">
+        <v>3</v>
+      </c>
+      <c r="F281" s="1">
+        <v>2</v>
+      </c>
+      <c r="G281" s="1">
+        <v>2</v>
+      </c>
+      <c r="H281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" customHeight="1" ht="18">
+      <c r="A282" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B282" s="1">
+        <v>0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>2</v>
+      </c>
+      <c r="D282" s="1">
+        <v>4</v>
+      </c>
+      <c r="E282" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F282" s="1">
+        <v>2</v>
+      </c>
+      <c r="G282" s="1">
+        <v>2</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" customHeight="1" ht="18">
+      <c r="A283" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B283" s="1">
+        <v>3</v>
+      </c>
+      <c r="C283" s="1">
+        <v>3</v>
+      </c>
+      <c r="D283" s="1">
+        <v>5</v>
+      </c>
+      <c r="E283" s="1">
+        <v>0</v>
+      </c>
+      <c r="F283" s="1">
+        <v>5</v>
+      </c>
+      <c r="G283" s="1">
+        <v>3</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" customHeight="1" ht="18">
+      <c r="A284" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B284" s="1">
+        <v>0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>4</v>
+      </c>
+      <c r="D284" s="1">
+        <v>4</v>
+      </c>
+      <c r="E284" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F284" s="1">
+        <v>4</v>
+      </c>
+      <c r="G284" s="1">
+        <v>2</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" customHeight="1" ht="18">
+      <c r="A285" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B285" s="1">
+        <v>6</v>
+      </c>
+      <c r="C285" s="1">
+        <v>6</v>
+      </c>
+      <c r="D285" s="1">
+        <v>6</v>
+      </c>
+      <c r="E285" s="1">
+        <v>6</v>
+      </c>
+      <c r="F285" s="1">
+        <v>6</v>
+      </c>
+      <c r="G285" s="1">
+        <v>6</v>
+      </c>
+      <c r="H285" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" customHeight="1" ht="18">
+      <c r="A286" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B286" s="1">
+        <v>3</v>
+      </c>
+      <c r="C286" s="1">
+        <v>3</v>
+      </c>
+      <c r="D286" s="1">
+        <v>3</v>
+      </c>
+      <c r="E286" s="1">
+        <v>4</v>
+      </c>
+      <c r="F286" s="1">
+        <v>5</v>
+      </c>
+      <c r="G286" s="1">
+        <v>3</v>
+      </c>
+      <c r="H286" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" customHeight="1" ht="18">
+      <c r="A287" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B287" s="1">
+        <v>5</v>
+      </c>
+      <c r="C287" s="1">
+        <v>5</v>
+      </c>
+      <c r="D287" s="1">
+        <v>5</v>
+      </c>
+      <c r="E287" s="1">
+        <v>5</v>
+      </c>
+      <c r="F287" s="1">
+        <v>5</v>
+      </c>
+      <c r="G287" s="1">
+        <v>5</v>
+      </c>
+      <c r="H287" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" customHeight="1" ht="18">
+      <c r="A288" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B288" s="1">
+        <v>3</v>
+      </c>
+      <c r="C288" s="1">
+        <v>5</v>
+      </c>
+      <c r="D288" s="1">
+        <v>5</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+      <c r="F288" s="1">
+        <v>3</v>
+      </c>
+      <c r="G288" s="1">
+        <v>3</v>
+      </c>
+      <c r="H288" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" customHeight="1" ht="18">
+      <c r="A289" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B289" s="1">
+        <v>3</v>
+      </c>
+      <c r="C289" s="1">
+        <v>3</v>
+      </c>
+      <c r="D289" s="1">
+        <v>3</v>
+      </c>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+      <c r="F289" s="1">
+        <v>3</v>
+      </c>
+      <c r="G289" s="1">
+        <v>3</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" customHeight="1" ht="18">
+      <c r="A290" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B290" s="1">
+        <v>2</v>
+      </c>
+      <c r="C290" s="1">
+        <v>2</v>
+      </c>
+      <c r="D290" s="1">
+        <v>2</v>
+      </c>
+      <c r="E290" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F290" s="1">
+        <v>2</v>
+      </c>
+      <c r="G290" s="1">
+        <v>2</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" customHeight="1" ht="18">
+      <c r="A291" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1</v>
+      </c>
+      <c r="C291" s="1">
+        <v>5</v>
+      </c>
+      <c r="D291" s="1">
+        <v>5</v>
+      </c>
+      <c r="E291" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F291" s="1">
+        <v>3</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" customHeight="1" ht="18">
+      <c r="A292" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B292" s="1">
+        <v>2</v>
+      </c>
+      <c r="C292" s="1">
+        <v>2</v>
+      </c>
+      <c r="D292" s="1">
+        <v>2</v>
+      </c>
+      <c r="E292" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F292" s="1">
+        <v>4</v>
+      </c>
+      <c r="G292" s="1">
+        <v>2</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" customHeight="1" ht="18">
+      <c r="A293" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2</v>
+      </c>
+      <c r="C293" s="1">
+        <v>2</v>
+      </c>
+      <c r="D293" s="1">
+        <v>2</v>
+      </c>
+      <c r="E293" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F293" s="1">
+        <v>4</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" customHeight="1" ht="18">
+      <c r="A294" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B294" s="1">
+        <v>2</v>
+      </c>
+      <c r="C294" s="1">
+        <v>2</v>
+      </c>
+      <c r="D294" s="1">
+        <v>0</v>
+      </c>
+      <c r="E294" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F294" s="1">
+        <v>0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" customHeight="1" ht="18">
+      <c r="A295" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B295" s="1"/>
+      <c r="C295" s="1">
+        <v>4</v>
+      </c>
+      <c r="D295" s="1">
+        <v>2</v>
+      </c>
+      <c r="E295" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F295" s="1">
+        <v>2</v>
+      </c>
+      <c r="G295" s="1">
+        <v>2</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" customHeight="1" ht="18">
+      <c r="A296" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B296" s="1">
+        <v>-4</v>
+      </c>
+      <c r="C296" s="1"/>
+      <c r="D296" s="1">
+        <v>2</v>
+      </c>
+      <c r="E296" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F296" s="1">
+        <v>0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" customHeight="1" ht="18">
+      <c r="A297" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B297" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C297" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F297" s="1">
+        <v>2</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" customHeight="1" ht="18">
+      <c r="A298" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B298" s="1">
+        <v>1</v>
+      </c>
+      <c r="C298" s="1">
+        <v>3</v>
+      </c>
+      <c r="D298" s="1">
+        <v>3</v>
+      </c>
+      <c r="E298" s="1"/>
+      <c r="F298" s="1">
+        <v>3</v>
+      </c>
+      <c r="G298" s="1">
+        <v>3</v>
+      </c>
+      <c r="H298" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" customHeight="1" ht="18">
+      <c r="A299" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B299" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C299" s="1">
+        <v>0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E299" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F299" s="1"/>
+      <c r="G299" s="1">
+        <v>0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" customHeight="1" ht="18">
+      <c r="A300" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B300" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C300" s="1">
+        <v>2</v>
+      </c>
+      <c r="D300" s="1">
+        <v>0</v>
+      </c>
+      <c r="E300" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F300" s="1">
+        <v>0</v>
+      </c>
+      <c r="G300" s="1"/>
+      <c r="H300" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" customHeight="1" ht="18">
+      <c r="A301" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B301" s="1">
+        <v>5</v>
+      </c>
+      <c r="C301" s="1">
+        <v>5</v>
+      </c>
+      <c r="D301" s="1">
+        <v>5</v>
+      </c>
+      <c r="E301" s="1">
+        <v>0</v>
+      </c>
+      <c r="F301" s="1">
+        <v>5</v>
+      </c>
+      <c r="G301" s="1">
+        <v>5</v>
+      </c>
+      <c r="H301" s="1"/>
+    </row>
+    <row r="302" spans="1:8" customHeight="1" ht="18">
+      <c r="A302" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B302" s="1">
+        <v>0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>-2</v>
+      </c>
+      <c r="E302" s="1">
+        <v>-1</v>
+      </c>
+      <c r="F302" s="1">
+        <v>0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>-2</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" customHeight="1" ht="18">
+      <c r="A303" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B303" s="1">
+        <v>-4</v>
+      </c>
+      <c r="C303" s="1">
+        <v>-4</v>
+      </c>
+      <c r="D303" s="1">
+        <v>-4</v>
+      </c>
+      <c r="E303" s="1">
+        <v>-3</v>
+      </c>
+      <c r="F303" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G303" s="1">
+        <v>-4</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" customHeight="1" ht="18">
+      <c r="A305" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B305" s="2"/>
+      <c r="C305" s="2"/>
+      <c r="D305" s="2"/>
+      <c r="E305" s="2"/>
+      <c r="F305" s="2"/>
+      <c r="G305" s="2"/>
+      <c r="H305" s="2"/>
+    </row>
+    <row r="306" spans="1:8" customHeight="1" ht="18">
+      <c r="A306" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" customHeight="1" ht="18">
+      <c r="A307" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B307" s="1">
+        <v>2</v>
+      </c>
+      <c r="C307" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" customHeight="1" ht="18">
+      <c r="A308" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B308" s="1">
+        <v>2</v>
+      </c>
+      <c r="C308" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" customHeight="1" ht="18">
+      <c r="A309" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B309" s="1">
+        <v>3</v>
+      </c>
+      <c r="C309" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" customHeight="1" ht="18">
+      <c r="A310" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B310" s="1">
+        <v>2</v>
+      </c>
+      <c r="C310" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" customHeight="1" ht="18">
+      <c r="A311" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B311" s="1">
+        <v>6</v>
+      </c>
+      <c r="C311" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" customHeight="1" ht="18">
+      <c r="A312" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B312" s="1">
+        <v>1</v>
+      </c>
+      <c r="C312" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" customHeight="1" ht="18">
+      <c r="A313" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B313" s="1">
+        <v>5</v>
+      </c>
+      <c r="C313" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" customHeight="1" ht="18">
+      <c r="A314" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B314" s="1">
+        <v>3</v>
+      </c>
+      <c r="C314" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" customHeight="1" ht="18">
+      <c r="A315" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B315" s="1">
+        <v>3</v>
+      </c>
+      <c r="C315" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" customHeight="1" ht="18">
+      <c r="A316" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B316" s="1">
+        <v>2</v>
+      </c>
+      <c r="C316" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" customHeight="1" ht="18">
+      <c r="A317" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B317" s="1">
+        <v>3</v>
+      </c>
+      <c r="C317" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" customHeight="1" ht="18">
+      <c r="A318" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B318" s="1">
+        <v>2</v>
+      </c>
+      <c r="C318" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" customHeight="1" ht="18">
+      <c r="A319" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B319" s="1">
+        <v>2</v>
+      </c>
+      <c r="C319" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" customHeight="1" ht="18">
+      <c r="A320" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B320" s="1">
+        <v>0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" customHeight="1" ht="18">
+      <c r="A321" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B321" s="1">
+        <v>0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" customHeight="1" ht="18">
+      <c r="A322" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B322" s="1">
+        <v>0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" customHeight="1" ht="18">
+      <c r="A323" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B323" s="1">
+        <v>2</v>
+      </c>
+      <c r="C323" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" customHeight="1" ht="18">
+      <c r="A324" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B324" s="1">
+        <v>1</v>
+      </c>
+      <c r="C324" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" customHeight="1" ht="18">
+      <c r="A325" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B325" s="1">
+        <v>0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" customHeight="1" ht="18">
+      <c r="A326" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B326" s="1">
+        <v>2</v>
+      </c>
+      <c r="C326" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" customHeight="1" ht="18">
+      <c r="A327" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B327" s="1">
+        <v>3</v>
+      </c>
+      <c r="C327" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" customHeight="1" ht="18">
+      <c r="A328" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B328" s="1"/>
+      <c r="C328" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" customHeight="1" ht="18">
+      <c r="A329" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B329" s="1">
+        <v>-2</v>
+      </c>
+      <c r="C329" s="1"/>
+    </row>
+    <row r="331" spans="1:8" customHeight="1" ht="18">
+      <c r="A331" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B331" s="2"/>
+      <c r="C331" s="2"/>
+      <c r="D331" s="2"/>
+      <c r="E331" s="2"/>
+      <c r="F331" s="2"/>
+      <c r="G331" s="2"/>
+      <c r="H331" s="2"/>
+    </row>
+    <row r="332" spans="1:8" customHeight="1" ht="18">
+      <c r="A332" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" customHeight="1" ht="18">
+      <c r="A333" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B333" s="1"/>
+      <c r="C333" s="1">
+        <v>3</v>
+      </c>
+      <c r="D333" s="1">
+        <v>1</v>
+      </c>
+      <c r="E333" s="1">
+        <v>3</v>
+      </c>
+      <c r="F333" s="1">
+        <v>0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" customHeight="1" ht="18">
+      <c r="A334" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B334" s="1">
+        <v>0</v>
+      </c>
+      <c r="C334" s="1"/>
+      <c r="D334" s="1">
+        <v>1</v>
+      </c>
+      <c r="E334" s="1">
+        <v>2</v>
+      </c>
+      <c r="F334" s="1">
+        <v>0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" customHeight="1" ht="18">
+      <c r="A335" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B335" s="1">
+        <v>0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>1</v>
+      </c>
+      <c r="D335" s="1"/>
+      <c r="E335" s="1">
+        <v>3</v>
+      </c>
+      <c r="F335" s="1">
+        <v>0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" customHeight="1" ht="18">
+      <c r="A336" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B336" s="1">
+        <v>0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>1</v>
+      </c>
+      <c r="D336" s="1">
+        <v>1</v>
+      </c>
+      <c r="E336" s="1"/>
+      <c r="F336" s="1">
+        <v>0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" customHeight="1" ht="18">
+      <c r="A337" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B337" s="1">
+        <v>4</v>
+      </c>
+      <c r="C337" s="1">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1">
+        <v>6</v>
+      </c>
+      <c r="E337" s="1">
+        <v>6</v>
+      </c>
+      <c r="F337" s="1"/>
+      <c r="G337" s="1">
+        <v>4</v>
+      </c>
+      <c r="H337" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" customHeight="1" ht="18">
+      <c r="A338" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B338" s="1">
+        <v>1</v>
+      </c>
+      <c r="C338" s="1">
+        <v>3</v>
+      </c>
+      <c r="D338" s="1">
+        <v>3</v>
+      </c>
+      <c r="E338" s="1">
+        <v>3</v>
+      </c>
+      <c r="F338" s="1">
+        <v>0</v>
+      </c>
+      <c r="G338" s="1"/>
+      <c r="H338" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" customHeight="1" ht="18">
+      <c r="A339" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B339" s="1">
+        <v>5</v>
+      </c>
+      <c r="C339" s="1">
+        <v>5</v>
+      </c>
+      <c r="D339" s="1">
+        <v>4</v>
+      </c>
+      <c r="E339" s="1">
+        <v>5</v>
+      </c>
+      <c r="F339" s="1">
+        <v>0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>4</v>
+      </c>
+      <c r="H339" s="1"/>
+    </row>
+    <row r="340" spans="1:8" customHeight="1" ht="18">
+      <c r="A340" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B340" s="1">
+        <v>1</v>
+      </c>
+      <c r="C340" s="1">
+        <v>5</v>
+      </c>
+      <c r="D340" s="1">
+        <v>2</v>
+      </c>
+      <c r="E340" s="1">
+        <v>3</v>
+      </c>
+      <c r="F340" s="1">
+        <v>0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" customHeight="1" ht="18">
+      <c r="A341" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B341" s="1">
+        <v>0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>1</v>
+      </c>
+      <c r="D341" s="1">
+        <v>1</v>
+      </c>
+      <c r="E341" s="1">
+        <v>1</v>
+      </c>
+      <c r="F341" s="1">
+        <v>0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" customHeight="1" ht="18">
+      <c r="A342" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B342" s="1">
+        <v>0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>1</v>
+      </c>
+      <c r="D342" s="1">
+        <v>1</v>
+      </c>
+      <c r="E342" s="1">
+        <v>1</v>
+      </c>
+      <c r="F342" s="1">
+        <v>0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" customHeight="1" ht="18">
+      <c r="A343" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B343" s="1">
+        <v>0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>1</v>
+      </c>
+      <c r="D343" s="1">
+        <v>1</v>
+      </c>
+      <c r="E343" s="1">
+        <v>1</v>
+      </c>
+      <c r="F343" s="1">
+        <v>0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" customHeight="1" ht="18">
+      <c r="A344" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B344" s="1">
+        <v>0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>0</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0</v>
+      </c>
+      <c r="F344" s="1">
+        <v>0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" customHeight="1" ht="18">
+      <c r="A345" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B345" s="1">
+        <v>0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>0</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0</v>
+      </c>
+      <c r="F345" s="1">
+        <v>0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" customHeight="1" ht="18">
+      <c r="A346" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B346" s="1">
+        <v>0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>0</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0</v>
+      </c>
+      <c r="F346" s="1">
+        <v>0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" customHeight="1" ht="18">
+      <c r="A347" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B347" s="1">
+        <v>0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>0</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0</v>
+      </c>
+      <c r="F347" s="1">
+        <v>0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" customHeight="1" ht="18">
+      <c r="A348" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B348" s="1">
+        <v>0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>0</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0</v>
+      </c>
+      <c r="F348" s="1">
+        <v>0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" customHeight="1" ht="18">
+      <c r="A349" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B349" s="1">
+        <v>0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>0</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0</v>
+      </c>
+      <c r="F349" s="1">
+        <v>0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" customHeight="1" ht="18">
+      <c r="A350" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B350" s="1">
+        <v>0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>3</v>
+      </c>
+      <c r="D350" s="1">
+        <v>1</v>
+      </c>
+      <c r="E350" s="1">
+        <v>3</v>
+      </c>
+      <c r="F350" s="1">
+        <v>0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" customHeight="1" ht="18">
+      <c r="A351" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B351" s="1">
+        <v>0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0</v>
+      </c>
+      <c r="F351" s="1">
+        <v>0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" customHeight="1" ht="18">
+      <c r="A352" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B352" s="1">
+        <v>0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>0</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0</v>
+      </c>
+      <c r="F352" s="1">
+        <v>0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" customHeight="1" ht="18">
+      <c r="A353" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B353" s="1">
+        <v>0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>5</v>
+      </c>
+      <c r="D353" s="1">
+        <v>3</v>
+      </c>
+      <c r="E353" s="1">
+        <v>5</v>
+      </c>
+      <c r="F353" s="1">
+        <v>0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" customHeight="1" ht="18">
+      <c r="A354" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B354" s="1">
+        <v>0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0</v>
+      </c>
+      <c r="F354" s="1">
+        <v>0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" customHeight="1" ht="18">
+      <c r="A355" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B355" s="1">
+        <v>0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0</v>
+      </c>
+      <c r="F355" s="1">
+        <v>0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" customHeight="1" ht="18">
+      <c r="A357" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B357" s="2"/>
+      <c r="C357" s="2"/>
+      <c r="D357" s="2"/>
+      <c r="E357" s="2"/>
+      <c r="F357" s="2"/>
+      <c r="G357" s="2"/>
+      <c r="H357" s="2"/>
+    </row>
+    <row r="358" spans="1:8" customHeight="1" ht="18">
+      <c r="A358" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F358" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H358" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" customHeight="1" ht="18">
+      <c r="A359" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B359" s="1">
+        <v>0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>3</v>
+      </c>
+      <c r="D359" s="1">
+        <v>2</v>
+      </c>
+      <c r="E359" s="1">
+        <v>3</v>
+      </c>
+      <c r="F359" s="1">
+        <v>3</v>
+      </c>
+      <c r="G359" s="1">
+        <v>3</v>
+      </c>
+      <c r="H359" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" customHeight="1" ht="18">
+      <c r="A360" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B360" s="1">
+        <v>0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>2</v>
+      </c>
+      <c r="E360" s="1">
+        <v>1</v>
+      </c>
+      <c r="F360" s="1">
+        <v>2</v>
+      </c>
+      <c r="G360" s="1">
+        <v>1</v>
+      </c>
+      <c r="H360" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" customHeight="1" ht="18">
+      <c r="A361" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B361" s="1">
+        <v>0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>3</v>
+      </c>
+      <c r="E361" s="1">
+        <v>2</v>
+      </c>
+      <c r="F361" s="1">
+        <v>5</v>
+      </c>
+      <c r="G361" s="1">
+        <v>3</v>
+      </c>
+      <c r="H361" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" customHeight="1" ht="18">
+      <c r="A362" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B362" s="1">
+        <v>0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>2</v>
+      </c>
+      <c r="E362" s="1">
+        <v>1</v>
+      </c>
+      <c r="F362" s="1">
+        <v>2</v>
+      </c>
+      <c r="G362" s="1">
+        <v>1</v>
+      </c>
+      <c r="H362" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" customHeight="1" ht="18">
+      <c r="A363" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B363" s="1">
+        <v>4</v>
+      </c>
+      <c r="C363" s="1">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1">
+        <v>4</v>
+      </c>
+      <c r="E363" s="1">
+        <v>6</v>
+      </c>
+      <c r="F363" s="1">
+        <v>6</v>
+      </c>
+      <c r="G363" s="1">
+        <v>6</v>
+      </c>
+      <c r="H363" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" customHeight="1" ht="18">
+      <c r="A364" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B364" s="1">
+        <v>0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>2</v>
+      </c>
+      <c r="D364" s="1">
+        <v>3</v>
+      </c>
+      <c r="E364" s="1">
+        <v>3</v>
+      </c>
+      <c r="F364" s="1">
+        <v>3</v>
+      </c>
+      <c r="G364" s="1">
+        <v>3</v>
+      </c>
+      <c r="H364" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" customHeight="1" ht="18">
+      <c r="A365" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B365" s="1">
+        <v>3</v>
+      </c>
+      <c r="C365" s="1">
+        <v>5</v>
+      </c>
+      <c r="D365" s="1">
+        <v>5</v>
+      </c>
+      <c r="E365" s="1">
+        <v>5</v>
+      </c>
+      <c r="F365" s="1">
+        <v>5</v>
+      </c>
+      <c r="G365" s="1">
+        <v>5</v>
+      </c>
+      <c r="H365" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" customHeight="1" ht="18">
+      <c r="A366" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B366" s="1"/>
+      <c r="C366" s="1">
+        <v>2</v>
+      </c>
+      <c r="D366" s="1">
+        <v>3</v>
+      </c>
+      <c r="E366" s="1">
+        <v>3</v>
+      </c>
+      <c r="F366" s="1">
+        <v>3</v>
+      </c>
+      <c r="G366" s="1">
+        <v>3</v>
+      </c>
+      <c r="H366" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" customHeight="1" ht="18">
+      <c r="A367" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B367" s="1">
+        <v>0</v>
+      </c>
+      <c r="C367" s="1"/>
+      <c r="D367" s="1">
+        <v>1</v>
+      </c>
+      <c r="E367" s="1">
+        <v>3</v>
+      </c>
+      <c r="F367" s="1">
+        <v>3</v>
+      </c>
+      <c r="G367" s="1">
+        <v>3</v>
+      </c>
+      <c r="H367" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" customHeight="1" ht="18">
+      <c r="A368" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B368" s="1">
+        <v>0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>0</v>
+      </c>
+      <c r="D368" s="1"/>
+      <c r="E368" s="1">
+        <v>1</v>
+      </c>
+      <c r="F368" s="1">
+        <v>2</v>
+      </c>
+      <c r="G368" s="1">
+        <v>1</v>
+      </c>
+      <c r="H368" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" customHeight="1" ht="18">
+      <c r="A369" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B369" s="1">
+        <v>0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>1</v>
+      </c>
+      <c r="E369" s="1"/>
+      <c r="F369" s="1">
+        <v>3</v>
+      </c>
+      <c r="G369" s="1">
+        <v>1</v>
+      </c>
+      <c r="H369" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" customHeight="1" ht="18">
+      <c r="A370" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B370" s="1">
+        <v>0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0</v>
+      </c>
+      <c r="E370" s="1">
+        <v>0</v>
+      </c>
+      <c r="F370" s="1"/>
+      <c r="G370" s="1">
+        <v>0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" customHeight="1" ht="18">
+      <c r="A371" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B371" s="1">
+        <v>0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>0</v>
+      </c>
+      <c r="E371" s="1">
+        <v>0</v>
+      </c>
+      <c r="F371" s="1">
+        <v>0</v>
+      </c>
+      <c r="G371" s="1"/>
+      <c r="H371" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" customHeight="1" ht="18">
+      <c r="A372" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B372" s="1">
+        <v>0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0</v>
+      </c>
+      <c r="F372" s="1">
+        <v>0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0</v>
+      </c>
+      <c r="H372" s="1"/>
+    </row>
+    <row r="373" spans="1:8" customHeight="1" ht="18">
+      <c r="A373" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B373" s="1">
+        <v>0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0</v>
+      </c>
+      <c r="E373" s="1">
+        <v>0</v>
+      </c>
+      <c r="F373" s="1">
+        <v>0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" customHeight="1" ht="18">
+      <c r="A374" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B374" s="1">
+        <v>0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0</v>
+      </c>
+      <c r="E374" s="1">
+        <v>0</v>
+      </c>
+      <c r="F374" s="1">
+        <v>0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" customHeight="1" ht="18">
+      <c r="A375" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B375" s="1">
+        <v>0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0</v>
+      </c>
+      <c r="E375" s="1">
+        <v>0</v>
+      </c>
+      <c r="F375" s="1">
+        <v>0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" customHeight="1" ht="18">
+      <c r="A376" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B376" s="1">
+        <v>0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>2</v>
+      </c>
+      <c r="E376" s="1">
+        <v>3</v>
+      </c>
+      <c r="F376" s="1">
+        <v>3</v>
+      </c>
+      <c r="G376" s="1">
+        <v>1</v>
+      </c>
+      <c r="H376" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" customHeight="1" ht="18">
+      <c r="A377" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B377" s="1">
+        <v>0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0</v>
+      </c>
+      <c r="F377" s="1">
+        <v>0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" customHeight="1" ht="18">
+      <c r="A378" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B378" s="1">
+        <v>0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0</v>
+      </c>
+      <c r="F378" s="1">
+        <v>0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" customHeight="1" ht="18">
+      <c r="A379" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B379" s="1">
+        <v>0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>2</v>
+      </c>
+      <c r="D379" s="1">
+        <v>3</v>
+      </c>
+      <c r="E379" s="1">
+        <v>4</v>
+      </c>
+      <c r="F379" s="1">
+        <v>5</v>
+      </c>
+      <c r="G379" s="1">
+        <v>5</v>
+      </c>
+      <c r="H379" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" customHeight="1" ht="18">
+      <c r="A380" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B380" s="1">
+        <v>0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0</v>
+      </c>
+      <c r="E380" s="1">
+        <v>0</v>
+      </c>
+      <c r="F380" s="1">
+        <v>0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" customHeight="1" ht="18">
+      <c r="A381" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B381" s="1">
+        <v>0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>0</v>
+      </c>
+      <c r="E381" s="1">
+        <v>0</v>
+      </c>
+      <c r="F381" s="1">
+        <v>0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" customHeight="1" ht="18">
+      <c r="A383" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B383" s="2"/>
+      <c r="C383" s="2"/>
+      <c r="D383" s="2"/>
+      <c r="E383" s="2"/>
+      <c r="F383" s="2"/>
+      <c r="G383" s="2"/>
+      <c r="H383" s="2"/>
+    </row>
+    <row r="384" spans="1:8" customHeight="1" ht="18">
+      <c r="A384" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F384" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H384" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" customHeight="1" ht="18">
+      <c r="A385" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B385" s="1">
+        <v>3</v>
+      </c>
+      <c r="C385" s="1">
+        <v>3</v>
+      </c>
+      <c r="D385" s="1">
+        <v>3</v>
+      </c>
+      <c r="E385" s="1">
+        <v>3</v>
+      </c>
+      <c r="F385" s="1">
+        <v>3</v>
+      </c>
+      <c r="G385" s="1">
+        <v>3</v>
+      </c>
+      <c r="H385" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" customHeight="1" ht="18">
+      <c r="A386" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B386" s="1">
+        <v>2</v>
+      </c>
+      <c r="C386" s="1">
+        <v>2</v>
+      </c>
+      <c r="D386" s="1">
+        <v>4</v>
+      </c>
+      <c r="E386" s="1">
+        <v>0</v>
+      </c>
+      <c r="F386" s="1">
+        <v>2</v>
+      </c>
+      <c r="G386" s="1">
+        <v>2</v>
+      </c>
+      <c r="H386" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" customHeight="1" ht="18">
+      <c r="A387" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B387" s="1">
+        <v>3</v>
+      </c>
+      <c r="C387" s="1">
+        <v>3</v>
+      </c>
+      <c r="D387" s="1">
+        <v>5</v>
+      </c>
+      <c r="E387" s="1">
+        <v>0</v>
+      </c>
+      <c r="F387" s="1">
+        <v>5</v>
+      </c>
+      <c r="G387" s="1">
+        <v>3</v>
+      </c>
+      <c r="H387" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" customHeight="1" ht="18">
+      <c r="A388" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B388" s="1">
+        <v>2</v>
+      </c>
+      <c r="C388" s="1">
+        <v>4</v>
+      </c>
+      <c r="D388" s="1">
+        <v>4</v>
+      </c>
+      <c r="E388" s="1">
+        <v>0</v>
+      </c>
+      <c r="F388" s="1">
+        <v>4</v>
+      </c>
+      <c r="G388" s="1">
+        <v>2</v>
+      </c>
+      <c r="H388" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" customHeight="1" ht="18">
+      <c r="A389" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B389" s="1">
+        <v>6</v>
+      </c>
+      <c r="C389" s="1">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1">
+        <v>6</v>
+      </c>
+      <c r="E389" s="1">
+        <v>6</v>
+      </c>
+      <c r="F389" s="1">
+        <v>6</v>
+      </c>
+      <c r="G389" s="1">
+        <v>6</v>
+      </c>
+      <c r="H389" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" customHeight="1" ht="18">
+      <c r="A390" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B390" s="1">
+        <v>3</v>
+      </c>
+      <c r="C390" s="1">
+        <v>3</v>
+      </c>
+      <c r="D390" s="1">
+        <v>3</v>
+      </c>
+      <c r="E390" s="1">
+        <v>4</v>
+      </c>
+      <c r="F390" s="1">
+        <v>5</v>
+      </c>
+      <c r="G390" s="1">
+        <v>3</v>
+      </c>
+      <c r="H390" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" customHeight="1" ht="18">
+      <c r="A391" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B391" s="1">
+        <v>5</v>
+      </c>
+      <c r="C391" s="1">
+        <v>5</v>
+      </c>
+      <c r="D391" s="1">
+        <v>5</v>
+      </c>
+      <c r="E391" s="1">
+        <v>5</v>
+      </c>
+      <c r="F391" s="1">
+        <v>5</v>
+      </c>
+      <c r="G391" s="1">
+        <v>5</v>
+      </c>
+      <c r="H391" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" customHeight="1" ht="18">
+      <c r="A392" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B392" s="1">
+        <v>3</v>
+      </c>
+      <c r="C392" s="1">
+        <v>5</v>
+      </c>
+      <c r="D392" s="1">
+        <v>5</v>
+      </c>
+      <c r="E392" s="1">
+        <v>1</v>
+      </c>
+      <c r="F392" s="1">
+        <v>3</v>
+      </c>
+      <c r="G392" s="1">
+        <v>3</v>
+      </c>
+      <c r="H392" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" customHeight="1" ht="18">
+      <c r="A393" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B393" s="1">
+        <v>3</v>
+      </c>
+      <c r="C393" s="1">
+        <v>3</v>
+      </c>
+      <c r="D393" s="1">
+        <v>3</v>
+      </c>
+      <c r="E393" s="1">
+        <v>1</v>
+      </c>
+      <c r="F393" s="1">
+        <v>3</v>
+      </c>
+      <c r="G393" s="1">
+        <v>3</v>
+      </c>
+      <c r="H393" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" customHeight="1" ht="18">
+      <c r="A394" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B394" s="1">
+        <v>2</v>
+      </c>
+      <c r="C394" s="1">
+        <v>2</v>
+      </c>
+      <c r="D394" s="1">
+        <v>2</v>
+      </c>
+      <c r="E394" s="1">
+        <v>0</v>
+      </c>
+      <c r="F394" s="1">
+        <v>2</v>
+      </c>
+      <c r="G394" s="1">
+        <v>2</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" customHeight="1" ht="18">
+      <c r="A395" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B395" s="1">
+        <v>2</v>
+      </c>
+      <c r="C395" s="1">
+        <v>5</v>
+      </c>
+      <c r="D395" s="1">
+        <v>5</v>
+      </c>
+      <c r="E395" s="1">
+        <v>0</v>
+      </c>
+      <c r="F395" s="1">
+        <v>3</v>
+      </c>
+      <c r="G395" s="1">
+        <v>3</v>
+      </c>
+      <c r="H395" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" customHeight="1" ht="18">
+      <c r="A396" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B396" s="1">
+        <v>2</v>
+      </c>
+      <c r="C396" s="1">
+        <v>2</v>
+      </c>
+      <c r="D396" s="1">
+        <v>2</v>
+      </c>
+      <c r="E396" s="1">
+        <v>0</v>
+      </c>
+      <c r="F396" s="1">
+        <v>4</v>
+      </c>
+      <c r="G396" s="1">
+        <v>2</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" customHeight="1" ht="18">
+      <c r="A397" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B397" s="1">
+        <v>2</v>
+      </c>
+      <c r="C397" s="1">
+        <v>2</v>
+      </c>
+      <c r="D397" s="1">
+        <v>2</v>
+      </c>
+      <c r="E397" s="1">
+        <v>0</v>
+      </c>
+      <c r="F397" s="1">
+        <v>4</v>
+      </c>
+      <c r="G397" s="1">
+        <v>2</v>
+      </c>
+      <c r="H397" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" customHeight="1" ht="18">
+      <c r="A398" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B398" s="1">
+        <v>2</v>
+      </c>
+      <c r="C398" s="1">
+        <v>2</v>
+      </c>
+      <c r="D398" s="1">
+        <v>2</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0</v>
+      </c>
+      <c r="F398" s="1">
+        <v>2</v>
+      </c>
+      <c r="G398" s="1">
+        <v>2</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" customHeight="1" ht="18">
+      <c r="A399" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B399" s="1"/>
+      <c r="C399" s="1">
+        <v>4</v>
+      </c>
+      <c r="D399" s="1">
+        <v>2</v>
+      </c>
+      <c r="E399" s="1">
+        <v>0</v>
+      </c>
+      <c r="F399" s="1">
+        <v>2</v>
+      </c>
+      <c r="G399" s="1">
+        <v>2</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" customHeight="1" ht="18">
+      <c r="A400" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B400" s="1">
+        <v>0</v>
+      </c>
+      <c r="C400" s="1"/>
+      <c r="D400" s="1">
+        <v>2</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0</v>
+      </c>
+      <c r="F400" s="1">
+        <v>2</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" customHeight="1" ht="18">
+      <c r="A401" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B401" s="1">
+        <v>0</v>
+      </c>
+      <c r="C401" s="1">
+        <v>0</v>
+      </c>
+      <c r="D401" s="1"/>
+      <c r="E401" s="1">
+        <v>0</v>
+      </c>
+      <c r="F401" s="1">
+        <v>2</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" customHeight="1" ht="18">
+      <c r="A402" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B402" s="1">
+        <v>2</v>
+      </c>
+      <c r="C402" s="1">
+        <v>3</v>
+      </c>
+      <c r="D402" s="1">
+        <v>3</v>
+      </c>
+      <c r="E402" s="1"/>
+      <c r="F402" s="1">
+        <v>3</v>
+      </c>
+      <c r="G402" s="1">
+        <v>3</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" customHeight="1" ht="18">
+      <c r="A403" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B403" s="1">
+        <v>0</v>
+      </c>
+      <c r="C403" s="1">
+        <v>0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>0</v>
+      </c>
+      <c r="E403" s="1">
+        <v>0</v>
+      </c>
+      <c r="F403" s="1"/>
+      <c r="G403" s="1">
+        <v>0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" customHeight="1" ht="18">
+      <c r="A404" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B404" s="1">
+        <v>0</v>
+      </c>
+      <c r="C404" s="1">
+        <v>2</v>
+      </c>
+      <c r="D404" s="1">
+        <v>2</v>
+      </c>
+      <c r="E404" s="1">
+        <v>0</v>
+      </c>
+      <c r="F404" s="1">
+        <v>2</v>
+      </c>
+      <c r="G404" s="1"/>
+      <c r="H404" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" customHeight="1" ht="18">
+      <c r="A405" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B405" s="1">
+        <v>5</v>
+      </c>
+      <c r="C405" s="1">
+        <v>5</v>
+      </c>
+      <c r="D405" s="1">
+        <v>5</v>
+      </c>
+      <c r="E405" s="1">
+        <v>1</v>
+      </c>
+      <c r="F405" s="1">
+        <v>5</v>
+      </c>
+      <c r="G405" s="1">
+        <v>5</v>
+      </c>
+      <c r="H405" s="1"/>
+    </row>
+    <row r="406" spans="1:8" customHeight="1" ht="18">
+      <c r="A406" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B406" s="1">
+        <v>0</v>
+      </c>
+      <c r="C406" s="1">
+        <v>0</v>
+      </c>
+      <c r="D406" s="1">
+        <v>0</v>
+      </c>
+      <c r="E406" s="1">
+        <v>0</v>
+      </c>
+      <c r="F406" s="1">
+        <v>0</v>
+      </c>
+      <c r="G406" s="1">
+        <v>0</v>
+      </c>
+      <c r="H406" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" customHeight="1" ht="18">
+      <c r="A407" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B407" s="1">
+        <v>0</v>
+      </c>
+      <c r="C407" s="1">
+        <v>0</v>
+      </c>
+      <c r="D407" s="1">
+        <v>0</v>
+      </c>
+      <c r="E407" s="1">
+        <v>0</v>
+      </c>
+      <c r="F407" s="1">
+        <v>0</v>
+      </c>
+      <c r="G407" s="1">
+        <v>0</v>
+      </c>
+      <c r="H407" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" customHeight="1" ht="18">
+      <c r="A409" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B409" s="2"/>
+      <c r="C409" s="2"/>
+      <c r="D409" s="2"/>
+      <c r="E409" s="2"/>
+      <c r="F409" s="2"/>
+      <c r="G409" s="2"/>
+      <c r="H409" s="2"/>
+    </row>
+    <row r="410" spans="1:8" customHeight="1" ht="18">
+      <c r="A410" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" customHeight="1" ht="18">
+      <c r="A411" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B411" s="1">
+        <v>3</v>
+      </c>
+      <c r="C411" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" customHeight="1" ht="18">
+      <c r="A412" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B412" s="1">
+        <v>2</v>
+      </c>
+      <c r="C412" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" customHeight="1" ht="18">
+      <c r="A413" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B413" s="1">
+        <v>3</v>
+      </c>
+      <c r="C413" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" customHeight="1" ht="18">
+      <c r="A414" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B414" s="1">
+        <v>2</v>
+      </c>
+      <c r="C414" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" customHeight="1" ht="18">
+      <c r="A415" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B415" s="1">
+        <v>6</v>
+      </c>
+      <c r="C415" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" customHeight="1" ht="18">
+      <c r="A416" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B416" s="1">
+        <v>3</v>
+      </c>
+      <c r="C416" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" customHeight="1" ht="18">
+      <c r="A417" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B417" s="1">
+        <v>5</v>
+      </c>
+      <c r="C417" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" customHeight="1" ht="18">
+      <c r="A418" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B418" s="1">
+        <v>3</v>
+      </c>
+      <c r="C418" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" customHeight="1" ht="18">
+      <c r="A419" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B419" s="1">
+        <v>3</v>
+      </c>
+      <c r="C419" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" customHeight="1" ht="18">
+      <c r="A420" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B420" s="1">
+        <v>2</v>
+      </c>
+      <c r="C420" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" customHeight="1" ht="18">
+      <c r="A421" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B421" s="1">
+        <v>3</v>
+      </c>
+      <c r="C421" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" customHeight="1" ht="18">
+      <c r="A422" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B422" s="1">
+        <v>2</v>
+      </c>
+      <c r="C422" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" customHeight="1" ht="18">
+      <c r="A423" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B423" s="1">
+        <v>2</v>
+      </c>
+      <c r="C423" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" customHeight="1" ht="18">
+      <c r="A424" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B424" s="1">
+        <v>2</v>
+      </c>
+      <c r="C424" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" customHeight="1" ht="18">
+      <c r="A425" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B425" s="1">
+        <v>2</v>
+      </c>
+      <c r="C425" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" customHeight="1" ht="18">
+      <c r="A426" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B426" s="1">
+        <v>2</v>
+      </c>
+      <c r="C426" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" customHeight="1" ht="18">
+      <c r="A427" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B427" s="1">
+        <v>2</v>
+      </c>
+      <c r="C427" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" customHeight="1" ht="18">
+      <c r="A428" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B428" s="1">
+        <v>3</v>
+      </c>
+      <c r="C428" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" customHeight="1" ht="18">
+      <c r="A429" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B429" s="1">
+        <v>0</v>
+      </c>
+      <c r="C429" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" customHeight="1" ht="18">
+      <c r="A430" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B430" s="1">
+        <v>2</v>
+      </c>
+      <c r="C430" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" customHeight="1" ht="18">
+      <c r="A431" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B431" s="1">
+        <v>3</v>
+      </c>
+      <c r="C431" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" customHeight="1" ht="18">
+      <c r="A432" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B432" s="1"/>
+      <c r="C432" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" customHeight="1" ht="18">
+      <c r="A433" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B433" s="1">
+        <v>0</v>
+      </c>
+      <c r="C433" s="1"/>
+    </row>
+    <row r="435" spans="1:8" customHeight="1" ht="22">
+      <c r="A435" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B435" s="2"/>
+      <c r="C435" s="2"/>
+      <c r="D435" s="2"/>
+      <c r="E435" s="2"/>
+      <c r="F435" s="2"/>
+      <c r="G435" s="2"/>
+      <c r="H435" s="2"/>
+    </row>
+    <row r="436" spans="1:8" customHeight="1" ht="18">
+      <c r="A436" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B436" s="1"/>
+      <c r="C436" s="1"/>
+      <c r="D436" s="1"/>
+      <c r="E436" s="1"/>
+      <c r="F436" s="1"/>
+      <c r="G436" s="1"/>
+      <c r="H436" s="1"/>
+    </row>
+    <row r="437" spans="1:8" customHeight="1" ht="19">
+      <c r="A437" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="B437" s="2"/>
+      <c r="C437" s="2"/>
+      <c r="D437" s="2"/>
+      <c r="E437" s="2"/>
+      <c r="F437" s="2"/>
+      <c r="G437" s="2"/>
+      <c r="H437" s="2"/>
+    </row>
+    <row r="438" spans="1:8" customHeight="1" ht="18">
+      <c r="A438" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" customHeight="1" ht="18">
+      <c r="A439" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B439" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" customHeight="1" ht="18">
+      <c r="A441" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" customHeight="1" ht="18">
+      <c r="A442" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B442" s="1">
+        <v>4</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" customHeight="1" ht="18">
+      <c r="A443" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B443" s="1">
+        <v>0</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" customHeight="1" ht="18">
+      <c r="A444" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B444" s="1">
+        <v>1</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" customHeight="1" ht="19">
+      <c r="A446" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B446" s="2"/>
+      <c r="C446" s="2"/>
+      <c r="D446" s="2"/>
+      <c r="E446" s="2"/>
+      <c r="F446" s="2"/>
+      <c r="G446" s="2"/>
+      <c r="H446" s="2"/>
+    </row>
+    <row r="447" spans="1:8" customHeight="1" ht="18">
+      <c r="A447" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" customHeight="1" ht="18">
+      <c r="A448" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B448" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" customHeight="1" ht="18">
+      <c r="A450" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" customHeight="1" ht="18">
+      <c r="A451" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" customHeight="1" ht="18">
+      <c r="A452" s="1" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8" customHeight="1" ht="18">
+      <c r="A453" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8" customHeight="1" ht="18">
+      <c r="A454" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" customHeight="1" ht="18">
+      <c r="A455" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" customHeight="1" ht="19">
+      <c r="A457" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B457" s="2"/>
+      <c r="C457" s="2"/>
+      <c r="D457" s="2"/>
+      <c r="E457" s="2"/>
+      <c r="F457" s="2"/>
+      <c r="G457" s="2"/>
+      <c r="H457" s="2"/>
+    </row>
+    <row r="458" spans="1:8" customHeight="1" ht="18">
+      <c r="A458" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8" customHeight="1" ht="18">
+      <c r="A459" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B459" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" customHeight="1" ht="18">
+      <c r="A461" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8" customHeight="1" ht="18">
+      <c r="A462" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B462" s="1">
+        <v>1</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8" customHeight="1" ht="18">
+      <c r="A463" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B463" s="1">
+        <v>2</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" customHeight="1" ht="18">
+      <c r="A464" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B464" s="1">
+        <v>1</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" customHeight="1" ht="18">
+      <c r="A465" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B465" s="1">
+        <v>1</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" customHeight="1" ht="19">
+      <c r="A467" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B467" s="2"/>
+      <c r="C467" s="2"/>
+      <c r="D467" s="2"/>
+      <c r="E467" s="2"/>
+      <c r="F467" s="2"/>
+      <c r="G467" s="2"/>
+      <c r="H467" s="2"/>
+    </row>
+    <row r="468" spans="1:8" customHeight="1" ht="18">
+      <c r="A468" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" customHeight="1" ht="18">
+      <c r="A469" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B469" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" customHeight="1" ht="18">
+      <c r="A471" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" customHeight="1" ht="18">
+      <c r="A472" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B472" s="1">
+        <v>1</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" customHeight="1" ht="18">
+      <c r="A473" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B473" s="1">
+        <v>1</v>
+      </c>
+      <c r="C473" s="1" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A51:H51"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A86:H86"/>
+    <mergeCell ref="A87:H87"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A89:H89"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A122:H122"/>
+    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A175:H175"/>
+    <mergeCell ref="A201:H201"/>
+    <mergeCell ref="A227:H227"/>
+    <mergeCell ref="A253:H253"/>
+    <mergeCell ref="A279:H279"/>
+    <mergeCell ref="A305:H305"/>
+    <mergeCell ref="A331:H331"/>
+    <mergeCell ref="A357:H357"/>
+    <mergeCell ref="A383:H383"/>
+    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A435:H435"/>
+    <mergeCell ref="A436:H436"/>
+    <mergeCell ref="A437:H437"/>
+    <mergeCell ref="A446:H446"/>
+    <mergeCell ref="A457:H457"/>
+    <mergeCell ref="A467:H467"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A4" location="'Your veget…eferences 2026-06-16'!A11"/>
+    <hyperlink ref="A5" location="'Your veget…eferences 2026-06-16'!A23"/>
+    <hyperlink ref="A6" location="'Your veget…eferences 2026-06-16'!A49"/>
+    <hyperlink ref="A7" location="'Your veget…eferences 2026-06-16'!A59"/>
+    <hyperlink ref="A8" location="'Your veget…eferences 2026-06-16'!A85"/>
+    <hyperlink ref="A9" location="'Dashboard'!A1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter/>
+    <oddFooter>&amp;LRezon&amp;R&amp;P / &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <tableParts count="0"/>
+  <tableParts count="27">
+    <tablePart r:id="rId_table_1"/>
+    <tablePart r:id="rId_table_2"/>
+    <tablePart r:id="rId_table_3"/>
+    <tablePart r:id="rId_table_4"/>
+    <tablePart r:id="rId_table_5"/>
+    <tablePart r:id="rId_table_6"/>
+    <tablePart r:id="rId_table_7"/>
+    <tablePart r:id="rId_table_8"/>
+    <tablePart r:id="rId_table_9"/>
+    <tablePart r:id="rId_table_10"/>
+    <tablePart r:id="rId_table_11"/>
+    <tablePart r:id="rId_table_12"/>
+    <tablePart r:id="rId_table_13"/>
+    <tablePart r:id="rId_table_14"/>
+    <tablePart r:id="rId_table_15"/>
+    <tablePart r:id="rId_table_16"/>
+    <tablePart r:id="rId_table_17"/>
+    <tablePart r:id="rId_table_18"/>
+    <tablePart r:id="rId_table_19"/>
+    <tablePart r:id="rId_table_20"/>
+    <tablePart r:id="rId_table_21"/>
+    <tablePart r:id="rId_table_22"/>
+    <tablePart r:id="rId_table_23"/>
+    <tablePart r:id="rId_table_24"/>
+    <tablePart r:id="rId_table_25"/>
+    <tablePart r:id="rId_table_26"/>
+    <tablePart r:id="rId_table_27"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C27"/>
+  <dimension ref="A1:N71"/>
   <sheetViews>
-    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:C27"/>
+    <sheetView tabSelected="0" workbookViewId="0" zoomScale="90" showGridLines="false" showRowColHeaders="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="19" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="3" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:14" customHeight="1" ht="25">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+    </row>
+    <row r="3" spans="1:14" customHeight="1" ht="34">
+      <c r="B3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+    </row>
+    <row r="4" spans="1:14" customHeight="1" ht="23">
+      <c r="B4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+    </row>
+    <row r="5" spans="1:14" customHeight="1" ht="23">
+      <c r="B5" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+    </row>
+    <row r="6" spans="1:14" customHeight="1" ht="36">
+      <c r="B6" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+    </row>
+    <row r="8" spans="1:14" customHeight="1" ht="32">
+      <c r="B8" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+    </row>
+    <row r="9" spans="1:14" customHeight="1" ht="39">
+      <c r="B9" s="13">
+        <v>23</v>
+      </c>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+    </row>
+    <row r="12" spans="1:14" customHeight="1" ht="28">
+      <c r="B12" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:14" customHeight="1" ht="28">
+      <c r="B13" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="E13" s="15"/>
+      <c r="F13" s="15" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:14" customHeight="1" ht="28">
+      <c r="B14" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16">
+        <v>113</v>
+      </c>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:14" customHeight="1" ht="28">
+      <c r="B15" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17">
+        <v>118</v>
+      </c>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:14" customHeight="1" ht="28">
+      <c r="B16" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16">
+        <v>119</v>
+      </c>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+    </row>
+    <row r="17" spans="1:14" customHeight="1" ht="28">
+      <c r="B17" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17">
+        <v>114</v>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="5">
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+    </row>
+    <row r="18" spans="1:14" customHeight="1" ht="28">
+      <c r="B18" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16">
+        <v>109</v>
+      </c>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+    </row>
+    <row r="19" spans="1:14" customHeight="1" ht="28">
+      <c r="B19" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17">
+        <v>132</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+    </row>
+    <row r="20" spans="1:14" customHeight="1" ht="28">
+      <c r="B20" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16">
+        <v>120</v>
+      </c>
+      <c r="E20" s="16"/>
+      <c r="F20" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="16"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:14" customHeight="1" ht="28">
+      <c r="B21" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17">
+        <v>129</v>
+      </c>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+    </row>
+    <row r="22" spans="1:14" customHeight="1" ht="28">
+      <c r="B22" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="16">
+        <v>111</v>
+      </c>
+      <c r="E22" s="16"/>
+      <c r="F22" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="16"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+    </row>
+    <row r="23" spans="1:14" customHeight="1" ht="28">
+      <c r="B23" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17">
+        <v>110</v>
+      </c>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+    </row>
+    <row r="24" spans="1:14" customHeight="1" ht="28">
+      <c r="B24" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16">
+        <v>122</v>
+      </c>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="16"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+    </row>
+    <row r="25" spans="1:14" customHeight="1" ht="28">
+      <c r="B25" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17">
+        <v>112</v>
+      </c>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+    </row>
+    <row r="26" spans="1:14" customHeight="1" ht="28">
+      <c r="B26" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16">
+        <v>121</v>
+      </c>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:14" customHeight="1" ht="28">
+      <c r="B27" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17">
+        <v>124</v>
+      </c>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
+    </row>
+    <row r="28" spans="1:14" customHeight="1" ht="28">
+      <c r="B28" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16">
+        <v>123</v>
+      </c>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+    </row>
+    <row r="29" spans="1:14" customHeight="1" ht="28">
+      <c r="B29" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17">
+        <v>125</v>
+      </c>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+      <c r="I29" s="17"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
+    </row>
+    <row r="30" spans="1:14" customHeight="1" ht="28">
+      <c r="B30" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16">
+        <v>126</v>
+      </c>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+    </row>
+    <row r="31" spans="1:14" customHeight="1" ht="28">
+      <c r="B31" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17">
+        <v>131</v>
+      </c>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+    </row>
+    <row r="32" spans="1:14" customHeight="1" ht="28">
+      <c r="B32" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16">
+        <v>127</v>
+      </c>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G32" s="16"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="16"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+    </row>
+    <row r="33" spans="1:14" customHeight="1" ht="28">
+      <c r="B33" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17">
+        <v>128</v>
+      </c>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G33" s="17"/>
+      <c r="H33" s="17"/>
+      <c r="I33" s="17"/>
+      <c r="J33" s="17"/>
+      <c r="K33" s="17"/>
+      <c r="L33" s="17"/>
+      <c r="M33" s="17"/>
+    </row>
+    <row r="34" spans="1:14" customHeight="1" ht="28">
+      <c r="B34" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16">
+        <v>133</v>
+      </c>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="16"/>
+    </row>
+    <row r="35" spans="1:14" customHeight="1" ht="28">
+      <c r="B35" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="17"/>
+      <c r="D35" s="17">
+        <v>130</v>
+      </c>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" s="17"/>
+      <c r="H35" s="17"/>
+      <c r="I35" s="17"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="17"/>
+    </row>
+    <row r="36" spans="1:14" customHeight="1" ht="28">
+      <c r="B36" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16">
+        <v>134</v>
+      </c>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+    </row>
+    <row r="39" spans="1:14" customHeight="1" ht="28">
+      <c r="B39" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+    </row>
+    <row r="40" spans="1:14" customHeight="1" ht="28">
+      <c r="B40" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
+    </row>
+    <row r="41" spans="1:14" customHeight="1" ht="28">
+      <c r="B41" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="16"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="16"/>
+      <c r="F41" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="16"/>
+      <c r="H41" s="16"/>
+      <c r="I41" s="16"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+    </row>
+    <row r="42" spans="1:14" customHeight="1" ht="28">
+      <c r="B42" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="17"/>
+      <c r="D42" s="17"/>
+      <c r="E42" s="17"/>
+      <c r="F42" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="17"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+    </row>
+    <row r="43" spans="1:14" customHeight="1" ht="28">
+      <c r="B43" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="16"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="16"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+      <c r="L43" s="16"/>
+      <c r="M43" s="16"/>
+    </row>
+    <row r="46" spans="1:14" customHeight="1" ht="28">
+      <c r="B46" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+    </row>
+    <row r="47" spans="1:14" customHeight="1" ht="53">
+      <c r="B47" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+    </row>
+    <row r="48" spans="1:14" customHeight="1" ht="38">
+      <c r="B48" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="9"/>
+      <c r="J48" s="9"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="M48" s="9"/>
+    </row>
+    <row r="49" spans="1:14" customHeight="1" ht="40">
+      <c r="B49" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" s="15"/>
+      <c r="E49" s="15"/>
+      <c r="F49" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="G49" s="15"/>
+      <c r="H49" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
+    </row>
+    <row r="50" spans="1:14" customHeight="1" ht="28">
+      <c r="B50" s="16">
+        <v>1</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D50" s="16"/>
+      <c r="E50" s="16"/>
+      <c r="F50" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="G50" s="16"/>
+      <c r="H50" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="16"/>
+      <c r="J50" s="16"/>
+      <c r="K50" s="16"/>
+      <c r="L50" s="16"/>
+      <c r="M50" s="16"/>
+    </row>
+    <row r="51" spans="1:14" customHeight="1" ht="28">
+      <c r="B51" s="17">
+        <v>2</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+    </row>
+    <row r="52" spans="1:14" customHeight="1" ht="28">
+      <c r="B52" s="16">
+        <v>3</v>
+      </c>
+      <c r="C52" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="16"/>
+      <c r="E52" s="16"/>
+      <c r="F52" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="G52" s="16"/>
+      <c r="H52" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="I52" s="16"/>
+      <c r="J52" s="16"/>
+      <c r="K52" s="16"/>
+      <c r="L52" s="16"/>
+      <c r="M52" s="16"/>
+    </row>
+    <row r="53" spans="1:14" customHeight="1" ht="28">
+      <c r="B53" s="17">
+        <v>4</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="D53" s="17"/>
+      <c r="E53" s="17"/>
+      <c r="F53" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="G53" s="17"/>
+      <c r="H53" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="I53" s="17"/>
+      <c r="J53" s="17"/>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
+      <c r="M53" s="17"/>
+    </row>
+    <row r="54" spans="1:14" customHeight="1" ht="28">
+      <c r="B54" s="16">
+        <v>5</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" s="16"/>
+      <c r="E54" s="16"/>
+      <c r="F54" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="G54" s="16"/>
+      <c r="H54" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" s="16"/>
+      <c r="J54" s="16"/>
+      <c r="K54" s="16"/>
+      <c r="L54" s="16"/>
+      <c r="M54" s="16"/>
+    </row>
+    <row r="55" spans="1:14" customHeight="1" ht="28">
+      <c r="B55" s="17">
+        <v>6</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="D55" s="17"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17" t="s">
         <v>113</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="5">
+      <c r="G55" s="17"/>
+      <c r="H55" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="I55" s="17"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="17"/>
+      <c r="M55" s="17"/>
+    </row>
+    <row r="56" spans="1:14" customHeight="1" ht="28">
+      <c r="B56" s="16">
+        <v>7</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" s="16"/>
+      <c r="E56" s="16"/>
+      <c r="F56" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="G56" s="16"/>
+      <c r="H56" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
+    </row>
+    <row r="57" spans="1:14" customHeight="1" ht="28">
+      <c r="B57" s="17">
+        <v>8</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" s="17"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G57" s="17"/>
+      <c r="H57" s="17" t="s">
         <v>118</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="5">
+      <c r="I57" s="17"/>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17"/>
+    </row>
+    <row r="58" spans="1:14" customHeight="1" ht="28">
+      <c r="B58" s="16">
+        <v>9</v>
+      </c>
+      <c r="C58" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="5" t="s">
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+      <c r="F58" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="G58" s="16"/>
+      <c r="H58" s="16" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="I58" s="16"/>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+      <c r="L58" s="16"/>
+      <c r="M58" s="16"/>
+    </row>
+    <row r="59" spans="1:14" customHeight="1" ht="28">
+      <c r="B59" s="17">
+        <v>10</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="G59" s="17"/>
+      <c r="H59" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="5">
-[...2 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="I59" s="17"/>
+      <c r="J59" s="17"/>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="17"/>
+    </row>
+    <row r="60" spans="1:14" customHeight="1" ht="28">
+      <c r="B60" s="16">
+        <v>11</v>
+      </c>
+      <c r="C60" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="G60" s="16"/>
+      <c r="H60" s="16" t="s">
         <v>34</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="5">
+      <c r="I60" s="16"/>
+      <c r="J60" s="16"/>
+      <c r="K60" s="16"/>
+      <c r="L60" s="16"/>
+      <c r="M60" s="16"/>
+    </row>
+    <row r="61" spans="1:14" customHeight="1" ht="28">
+      <c r="B61" s="17">
+        <v>12</v>
+      </c>
+      <c r="C61" s="17">
+        <v>14</v>
+      </c>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="I61" s="17"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="17"/>
+    </row>
+    <row r="62" spans="1:14" customHeight="1" ht="28">
+      <c r="B62" s="16">
+        <v>13</v>
+      </c>
+      <c r="C62" s="16">
+        <v>12</v>
+      </c>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="G62" s="16"/>
+      <c r="H62" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="I62" s="16"/>
+      <c r="J62" s="16"/>
+      <c r="K62" s="16"/>
+      <c r="L62" s="16"/>
+      <c r="M62" s="16"/>
+    </row>
+    <row r="63" spans="1:14" customHeight="1" ht="28">
+      <c r="B63" s="17">
+        <v>14</v>
+      </c>
+      <c r="C63" s="17">
+        <v>10</v>
+      </c>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="G63" s="17"/>
+      <c r="H63" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="17"/>
+      <c r="J63" s="17"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="17"/>
+      <c r="M63" s="17"/>
+    </row>
+    <row r="64" spans="1:14" customHeight="1" ht="28">
+      <c r="B64" s="16">
+        <v>15</v>
+      </c>
+      <c r="C64" s="16">
+        <v>8</v>
+      </c>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="G64" s="16"/>
+      <c r="H64" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="I64" s="16"/>
+      <c r="J64" s="16"/>
+      <c r="K64" s="16"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="16"/>
+    </row>
+    <row r="65" spans="1:14" customHeight="1" ht="28">
+      <c r="B65" s="17">
+        <v>16</v>
+      </c>
+      <c r="C65" s="17">
+        <v>6</v>
+      </c>
+      <c r="D65" s="17"/>
+      <c r="E65" s="17"/>
+      <c r="F65" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="G65" s="17"/>
+      <c r="H65" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="I65" s="17"/>
+      <c r="J65" s="17"/>
+      <c r="K65" s="17"/>
+      <c r="L65" s="17"/>
+      <c r="M65" s="17"/>
+    </row>
+    <row r="66" spans="1:14" customHeight="1" ht="28">
+      <c r="B66" s="16">
+        <v>17</v>
+      </c>
+      <c r="C66" s="16">
+        <v>4</v>
+      </c>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="G66" s="16"/>
+      <c r="H66" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I66" s="16"/>
+      <c r="J66" s="16"/>
+      <c r="K66" s="16"/>
+      <c r="L66" s="16"/>
+      <c r="M66" s="16"/>
+    </row>
+    <row r="67" spans="1:14" customHeight="1" ht="28">
+      <c r="B67" s="17">
+        <v>18</v>
+      </c>
+      <c r="C67" s="17">
+        <v>2</v>
+      </c>
+      <c r="D67" s="17"/>
+      <c r="E67" s="17"/>
+      <c r="F67" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="G67" s="17"/>
+      <c r="H67" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...43 lines deleted...]
-      <c r="C14" s="5" t="s">
+      <c r="I67" s="17"/>
+      <c r="J67" s="17"/>
+      <c r="K67" s="17"/>
+      <c r="L67" s="17"/>
+      <c r="M67" s="17"/>
+    </row>
+    <row r="68" spans="1:14" customHeight="1" ht="28">
+      <c r="B68" s="16">
+        <v>19</v>
+      </c>
+      <c r="C68" s="16">
+        <v>0</v>
+      </c>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+      <c r="F68" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="G68" s="16"/>
+      <c r="H68" s="16" t="s">
         <v>44</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      </c>
+      <c r="I68" s="16"/>
+      <c r="J68" s="16"/>
+      <c r="K68" s="16"/>
+      <c r="L68" s="16"/>
+      <c r="M68" s="16"/>
+    </row>
+    <row r="70" spans="1:14" customHeight="1" ht="28">
+      <c r="B70" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="15"/>
+      <c r="D70" s="15"/>
+      <c r="E70" s="15"/>
+      <c r="F70" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="G70" s="15"/>
+      <c r="H70" s="15"/>
+      <c r="I70" s="15"/>
+      <c r="J70" s="15"/>
+      <c r="K70" s="15"/>
+      <c r="L70" s="15"/>
+      <c r="M70" s="15"/>
+    </row>
+    <row r="71" spans="1:14" customHeight="1" ht="28">
+      <c r="B71" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="16"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="G71" s="16"/>
+      <c r="H71" s="16"/>
+      <c r="I71" s="16"/>
+      <c r="J71" s="16"/>
+      <c r="K71" s="16"/>
+      <c r="L71" s="16"/>
+      <c r="M71" s="16"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B12:M12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:M13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:M14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:M15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:M16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:M18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:M19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:M20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:M21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:M22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:M23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:M24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:M25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:M26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:M27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:M28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:M29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:M30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:M31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:M32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:M33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:M34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:M35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:M36"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:M40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:M41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:M42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:M43"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:B49"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:M49"/>
+    <mergeCell ref="B50:B50"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:M50"/>
+    <mergeCell ref="B51:B51"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:M51"/>
+    <mergeCell ref="B52:B52"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:M52"/>
+    <mergeCell ref="B53:B53"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:M53"/>
+    <mergeCell ref="B54:B54"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:M54"/>
+    <mergeCell ref="B55:B55"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:M55"/>
+    <mergeCell ref="B56:B56"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:M56"/>
+    <mergeCell ref="B57:B57"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:M57"/>
+    <mergeCell ref="B58:B58"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:M58"/>
+    <mergeCell ref="B59:B59"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:M59"/>
+    <mergeCell ref="B60:B60"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:M60"/>
+    <mergeCell ref="B61:B61"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:M61"/>
+    <mergeCell ref="B62:B62"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:M62"/>
+    <mergeCell ref="B63:B63"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="H63:M63"/>
+    <mergeCell ref="B64:B64"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="H64:M64"/>
+    <mergeCell ref="B65:B65"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="H65:M65"/>
+    <mergeCell ref="B66:B66"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:M66"/>
+    <mergeCell ref="B67:B67"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:M67"/>
+    <mergeCell ref="B68:B68"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="H68:M68"/>
+    <mergeCell ref="B70:E70"/>
+    <mergeCell ref="F70:M70"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="F71:M71"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B5" location="'Your veget…eferences 2026-06-16'!A1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter/>
-[...6348 lines deleted...]
-    <oddFooter/>
+    <oddFooter>&amp;LRezon&amp;R&amp;P / &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>Paths strength matrix</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Your veget…eferences 2026-06-16</vt:lpstr>
+      <vt:lpstr>Dashboard</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rezon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Poll calculation details</dc:title>
   <dc:description/>
   <dc:subject>Your vegetable preferences</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>